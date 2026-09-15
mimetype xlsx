--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -796,51 +796,51 @@
         <v>3</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="8">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="4">
         <v>0.02</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F16" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>0.16</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.16</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>