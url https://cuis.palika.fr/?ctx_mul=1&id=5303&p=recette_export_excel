--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 16:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -996,51 +996,51 @@
         <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="9">
         <v>0.02</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.16</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.16</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>