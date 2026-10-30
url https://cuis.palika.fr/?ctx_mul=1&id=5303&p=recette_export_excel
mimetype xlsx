--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,186 +67,186 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:54</t>
+    <t>30/10/2026 18:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>00000224</t>
+  </si>
+  <si>
+    <t>CITRON</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...38 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002041</t>
+  </si>
+  <si>
+    <t>persil</t>
+  </si>
+  <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...20 lines deleted...]
-    <t>persil</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00POT_MP008</t>
   </si>
   <si>
     <t>Crevettes décortiquées</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>RNM0730121</t>
   </si>
   <si>
     <t>MOULE de bouchot France</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
@@ -515,50 +515,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -598,105 +601,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>8.072593</v>
+        <v>8.162593</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>8.072593</v>
+        <v>8.162593</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>8.072593</v>
+        <v>8.162593</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -764,360 +770,363 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.158056</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.16</v>
+      </c>
+      <c r="F8">
+        <v>5</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*1.09074</f>
-        <v>0.054537</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*1.09074</f>
+        <v>0.054537</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.04</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.4</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="4">
         <f>E12*2.85</f>
         <v>1.14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*4.5</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.16</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.16</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G17" s="4">
         <f>E17*22</f>
         <v>3.52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="9">
         <v>0.8</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G18" s="4">
         <f>E18*4</f>
         <v>3.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
         <v>67</v>
       </c>
       <c r="G19" s="13">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>70</v>
@@ -1144,283 +1153,286 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>74</v>
       </c>
       <c r="C3" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>0.04</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>76</v>
       </c>
       <c r="C4" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="11">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>77</v>
       </c>
       <c r="C5" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>79</v>
       </c>
       <c r="C7" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
       <c r="C8" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="11">
         <v>0.16</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="11">
         <v>0.8</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>83</v>
       </c>
       <c r="C11" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="11">
         <v>0.02</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="11">
         <v>0.16</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="11">
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>86</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="11">
         <v>0.4</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>87</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>88</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>89</v>
@@ -1534,50 +1546,53 @@
         <v>2</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>106</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dresser les filets de sole dieppoise - 5 min . Réunir dans une petite sauteuse les moules et les crevettes Ajouter un peu de cuisson des moules et chauffer lentement sans .bouillir -Disposer les filets dans le plat de service dans le sens de la diago.nale Répartir régulièrement la garniture soigneusement égouttée tout .autour des filets Placer sur chaque portion une tête de champignon tournée. Chauffer le plat au four si nécessaire. Napper uniformément les filets ainsi que la garniture. Essuyer le bord du plat et le placer sur un dessous de plat recou­vert d'un papier gaufré.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>107</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_FILE_POIS_BER · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_FILE_POIS_BER · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1598,231 +1613,231 @@
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>109</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>110</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[HABILLER] "&amp;Procedure!D3</f>
         <v>[HABILLER] Habiller les soles et lever les filets - 30 min  Concasser, rincer et mettre les arêtes à dégorger quelques minutes sous un filet d'eau froide.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.1</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>oignons émincés</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B16</f>
         <v>carottes râpées</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E16</f>
         <v>0.08</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>persil</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B12</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E12</f>
         <v>0.4</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
         <v>111</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparer la garniture aromatique et réaliser le fumet de sole - 15 min (voir p. 266/268 et fiche précédente «Filets de sole bonne-femme») Préparer la garniture dieppoise - 25 min  Gratter, nettoyer et laver soigneusement les moules (ne pas les lais­ser tremper). .Ciseler finement le reste des échalotes-Marquer les moules en cuisson suivant la méthode «Moules mari nière» (voir fiche n° 69, p. 762/763). .citronner les champignons, laver etEplucher, tourner -e, beurLes marquer en cuisson dans un peu d'eau bouillante sal érée et citronnée pendant 5 à 6 min (couvrir d'un papier sulfurisé .pendant la cuisson) .écortiquer et ébarber les moulesEgoutter, d .Décanter et filtrer soigneusement la cuisson.Réserver les moules dans un peu de cuisson Débarrasser et réserver les champignons dans leur cuisson.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>échalote</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.04</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B18</f>
         <v>MOULE de bouchot France</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E18</f>
         <v>0.8</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B8</f>
         <v>champignons émincés</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E8</f>
         <v>0.16</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B10</f>
         <v>CITRON</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.05</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
         <v>112</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Plaquer et marquer les filets de sole en cuisson - 15 min .l'aide d'un pinceauBeurrer une plaqueàpoisson à.échalotes ciseléesSaler, poivrer et parsemer d'  Inciser et aplatir les filets entre deux feuilles de papier plastifié, à .telettesôcàl'aide d'un gros couteau ou d'une batte Plaquer les filets en longueur, ou éventuellement les plier en deux .rait la peau au-dessous)ésur lequel adhétôsuivant leur grosseur (le c .Ajouter le vin blanc Mouiller avec le fumet de poisson refroidi, la cuisson des moules et un peu de cuisson des champignons. Recouvrir d'une feuille de papier sulfurisé beurrée. Démarrer la cuisson sur le feu et la terminer au four à 170/180 °C pendant 5 à 6 min.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B11</f>
         <v>BEURRE</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E11</f>
         <v>0.04</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
         <v>113</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>"[VÉRIFIER] "&amp;Procedure!D6</f>
         <v>[VÉRIFIER] Réaliser la sauce vin blanc par réduction - 10 min  Vérifier l'assaisonnement (la sauce peut être acidulée avec quel­ques gouttes de jus de citron).</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
         <v>114</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser les filets de sole dieppoise - 5 min . Réunir dans une petite sauteuse les moules et les crevettes Ajouter un peu de cuisson des moules et chauffer lentement sans .bouillir -Disposer les filets dans le plat de service dans le sens de la diago.nale Répartir régulièrement la garniture soigneusement égouttée tout .autour des filets Placer sur chaque portion une tête de champignon tournée. Chauffer le plat au four si nécessaire. Napper uniformément les filets ainsi que la garniture. Essuyer le bord du plat et le placer sur un dessous de plat recou­vert d'un papier gaufré.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
@@ -1834,51 +1849,51 @@
       </c>
       <c r="C22" s="11">
         <f>Besoins!E17</f>
         <v>0.16</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>