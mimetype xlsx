--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,102 +82,102 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 18:21</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
     <t>Produits laitiers</t>
   </si>
   <si>
     <t>00002227</t>
   </si>
@@ -717,226 +717,226 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.85</f>
         <v>0.57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.08</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.5</f>
         <v>1.16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.5999</f>
         <v>0.11998</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>2</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.02</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="9">
         <v>0.02</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="3">
         <v>56</v>
       </c>
       <c r="G15" s="13">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
@@ -1010,51 +1010,51 @@
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="11">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1090,74 +1090,74 @@
       </c>
       <c r="D7" s="11">
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>64</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
       <c r="C10" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="11">
         <v>0.08</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>