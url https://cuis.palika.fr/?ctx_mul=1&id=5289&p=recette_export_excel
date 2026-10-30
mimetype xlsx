--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,168 +67,168 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00001660</t>
-[...10 lines deleted...]
-  <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00SAU_MP010</t>
   </si>
   <si>
     <t>Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Garnitures</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pomme de terre cuite en robe</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
@@ -422,50 +422,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -505,105 +508,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.908056</v>
+        <v>4.598056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.908056</v>
+        <v>4.598056</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.908056</v>
+        <v>4.598056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -661,170 +667,173 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.158056</v>
+        <f>E7*7.5</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*4.5</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="9">
         <v>2.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.5</f>
         <v>3.75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
         <v>45</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>46</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>47</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>48</v>
@@ -851,123 +860,126 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="11">
         <v>0.04</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="11">
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>57</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>58</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>59</v>
@@ -1083,50 +1095,53 @@
         <v>2</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>74</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dresser les pommes rissolées - 10 min  Les pommes noisettes, cocotte et château sont saupoudrées de persil haché au moment de l'envoi. Ne pas ajouter trop d'eau lors du blanchiment, les pommes de terre risquent d'être «cuites à l'anglaise» avant l'ébullition. Ne pas les rafraîchir. Egoutter sitôt la reprise de l'ébullition, les pommes sèchent immédiatement. Les risques de projection d'eau dans l'huile très chau­de sont limités. Il est d'usage de rissoler les pommes dans un mélange d'huile et de beurre ou dans du beurre clarifié, mais le plus souvent, le beurre brûle et laisse appa­raître des points noirs à la surface, et les pommes deviennent indigestes. Bien saisir les pommes dans l'huile très chaude afin de provoquer la coloration (dextrinisation) rapide de l'amidon superficiel. La croûte ainsi formée évite aux pommes d'attacher au récipient et empêche l'huile de cuisson de pénétrer à l'intérieur des pommes. Saler les pommes en fin de cuisson. Le sel facilite la sortie de l'eau de consti­tution de la pomme de terre et entraîne la fécule (la fécule et la chaleur for­ment un empois et les pommes attachent au récipient).</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>76</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GA_POMM_LYON · CUI.GARNITURES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GA_POMM_LYON · CUI.GARNITURES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1184,130 +1199,130 @@
     <row r="8">
       <c r="A8" t="s" s="17">
         <v>80</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[TOURNER] "&amp;Procedure!D4</f>
         <v>[TOURNER] Tourner ou lever les pommes à la cuillère à racine - 20 min  Tourner les pommes cocotte et les pommes château à l'aide d'un couteau d'office (voir p. 132/133 et 135).  Lever les pommes noisettes et parisienne à la cuillère .  Les rincer en les brassant et réserver les pommes dans de l'eau très froide. 4. Blanchir les pommes de terre - 5 min Les disposer sur une seule épaisseur dans une grande sauteuse ou dans un rondeau plat. Mouiller à l'eau froide à 1 ou 2 cm au-dessus des pommes de terre et ne pas saler. Porter à ébullition très rapidement sur un feu vif. Egoutter immédiatement et ne pas rafraîchir.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
         <v>81</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[RISSOLER] "&amp;Procedure!D5</f>
         <v>[RISSOLER] Rissoler les pommes de terre - 5 min Remettre la sauteuse ou le rondeau sur le feu vif. Ajouter l'huile et la chauffer fortement (180-190 °C). Verser les pommes de terre en veillant à ce qu'elles ne se superpo­sent pas. Ne pas remuer durant quelques instants (les pommes de terre ont refroidi l'huile). Les faire sauter vivement afin de les colorer légèrement. Terminer la cuisson en plaçant le récipient durant quelques minutes dans un four très chaud (220 °C pour les pommes château, 240 °C pour les pommes cocotte et noisettes). Les remuer délicatement de temps en temps à laide dune petite écumoire pour uniformiser la coloration et la cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B8</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B7</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.08</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
         <v>82</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[DÉBARRASSER] "&amp;Procedure!D6</f>
         <v>[DÉBARRASSER] Débarrasser les pommes rissolées et les beurrer - 5 min Egoutter soigneusement les pommes rissolées. Les débarrasser dans une calotte, les saler et ajouter le beurre cru découpé en petites parcelles. Les sauter délicatement dans la calotte.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>BEURRE</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>83</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser les pommes rissolées - 10 min  Les pommes noisettes, cocotte et château sont saupoudrées de persil haché au moment de l'envoi. Ne pas ajouter trop d'eau lors du blanchiment, les pommes de terre risquent d'être «cuites à l'anglaise» avant l'ébullition. Ne pas les rafraîchir. Egoutter sitôt la reprise de l'ébullition, les pommes sèchent immédiatement. Les risques de projection d'eau dans l'huile très chau­de sont limités. Il est d'usage de rissoler les pommes dans un mélange d'huile et de beurre ou dans du beurre clarifié, mais le plus souvent, le beurre brûle et laisse appa­raître des points noirs à la surface, et les pommes deviennent indigestes. Bien saisir les pommes dans l'huile très chaude afin de provoquer la coloration (dextrinisation) rapide de l'amidon superficiel. La croûte ainsi formée évite aux pommes d'attacher au récipient et empêche l'huile de cuisson de pénétrer à l'intérieur des pommes. Saler les pommes en fin de cuisson. Le sel facilite la sortie de l'eau de consti­tution de la pomme de terre et entraîne la fécule (la fécule et la chaleur for­ment un empois et les pommes attachent au récipient).</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B9</f>
         <v>persil</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E9</f>
         <v>0.02</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>