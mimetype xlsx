--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 14:39</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -136,99 +136,99 @@
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
     <t>Produits frais</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00SAU_MP010</t>
   </si>
   <si>
     <t>Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Garnitures</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ huile olive vierge</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
@@ -703,262 +703,262 @@
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*3.9514</f>
         <v>0.158056</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.08</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>2.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.5</f>
         <v>3.75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D3" s="11">
         <v>0.04</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D4" s="11">
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>