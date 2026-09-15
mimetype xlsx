--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -543,51 +543,51 @@
         <v>19</v>
       </c>
       <c r="G8" s="9">
         <f>E8*20.35</f>
         <v>4.07</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>0.02</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="10">
         <v>23</v>
       </c>
       <c r="G10" s="11">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 