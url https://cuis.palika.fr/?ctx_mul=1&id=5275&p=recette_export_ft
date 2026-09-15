--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -548,51 +548,51 @@
         <v>15</v>
       </c>
       <c r="G7" s="9">
         <f>E7*0.003</f>
         <v>0.012</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>0.05</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F8" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="4">
         <v>0.05</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
@@ -648,51 +648,51 @@
         <v>24</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
         <v>0.05</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="4">
         <v>0.2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>