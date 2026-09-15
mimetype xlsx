--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -653,51 +653,51 @@
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="4">
         <v>0.04</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="10">
         <v>36</v>
       </c>
       <c r="G15" s="11">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 