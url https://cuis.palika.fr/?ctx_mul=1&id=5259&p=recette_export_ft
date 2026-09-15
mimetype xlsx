--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -769,51 +769,51 @@
         <v>5</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="4">
         <v>0.02</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F13" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>0.2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
@@ -869,51 +869,51 @@
         <v>19</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="8">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>0.02</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F17" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G17" s="9">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="4">
         <v>0.04</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F18" t="s">
         <v>3</v>