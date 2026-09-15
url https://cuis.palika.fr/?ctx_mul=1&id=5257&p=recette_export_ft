--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -728,51 +728,51 @@
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>0.1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="4">
         <v>0.02</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F15" t="s">
         <v>3</v>
@@ -853,101 +853,101 @@
         <v>15</v>
       </c>
       <c r="G18" s="9">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="8">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>0.01</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F19" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G19" s="9">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="8">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="4">
         <v>0.2</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F20" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="9">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="8">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="4">
         <v>0.4</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F21" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G21" s="9">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s" s="10">
         <v>53</v>
       </c>
       <c r="G22" s="11">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 