--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -877,51 +877,51 @@
         <v>3</v>
       </c>
       <c r="G18" s="9">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="8">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="4">
         <v>0.02</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F19" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G19" s="9">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="10">
         <v>50</v>
       </c>
       <c r="G20" s="11">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 