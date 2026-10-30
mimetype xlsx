--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,143 +15,146 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001414</t>
+  </si>
+  <si>
+    <t>mélange mozarella et emmental pour gratin</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>FROM-GRUYERE</t>
+  </si>
+  <si>
+    <t>Gruyère râpé vrac</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...26 lines deleted...]
-    <t>lt</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Carolines diverses</t>
   </si>
@@ -384,50 +387,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -495,712 +501,721 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9">
-        <f>E7*0.489836</f>
-        <v>0.122459</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*3.9514</f>
-        <v>0.59271</v>
+        <f>E8*0.489836</f>
+        <v>0.122459</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>8</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>8</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0.27</f>
-        <v>2.16</v>
+        <f>E9*0.5999</f>
+        <v>0.29995</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*3.9514</f>
+        <v>0.59271</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.05</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="9">
         <f>E11*8.5</f>
         <v>0.425</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.5</v>
+        <v>8</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.5</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*0.5999</f>
-        <v>0.29995</v>
+        <f>E12*0.27</f>
+        <v>2.16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G13" s="11">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D3" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Confectionner la pâte à choux - 20 min Dans une russe, réunir leau ou le lait, le sel, le piment de Cayenne, quelques râpures de noix de muscade, et le beurre découpé en par­celles. Porter à ébullition (veiller à obtenir simultanément lébullition de leau ou du lait et la fusion du beurre). Ajouter hors du feu la farine en une seule fois. Mélanger énergiquement à laide dune spatule. Remettre sur le feu durant quelques secondes et dessécher la dé­trempe jusquà ce quelle nadhère plus, ni à la russe ni à la spatule. Débarrasser la détrempe dans une calotte. Incorporer les ufs un par un, puis le gruyère tamisé. Vérifier lassaisonnement et corner le récipient.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce Béchamel - 15 min Confectionner le roux blanc et le refroidir rapidement. Mettre le lait à bouillir et le verser bouillant sur le roux froid, en remuant à laide dun petit fouet à sauce. Porter à ébullition et cuire la sauce Béchamel pendant 4 à 5 min. Vérifier lonctuosité (la sauce ne doit pas être trop épaisse). Assaisonner avec le sel fin, le piment de Cayenne et quelques râpures de noix de muscade. Passer la sauce au chinois étamine. Tamponner la surface et réserver la sauce à couvert au bain-marie.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Pocher les gnocchi - 20 min Porter leau salée à ébullition dans un grand sautoir ou dans un ron­deau plat. Pousser la pâte à choux au-dessus de leau frémissante à laide dune poche munie dune douille unie d1 à 1,2 cm de diamètre, section­ner les gnocchi de 1,5 cm à 2 cm de longueur à laide dun couteau doffice. Pocher sans ébullition pendant 5 à 6 min (les gnocchi doivent remonter à la surface de leau et présenter une certaine élasticité sous la pression du doigt).</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"EC_CARO_DIVE · CUI.ENTREES_CHAUDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>EC_CARO_DIVE · CUI.ENTREES_CHAUDES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[TAMISER] "&amp;Procedure!D3</f>
         <v>[TAMISER] Préparer le gruyère - 5 min  Tamiser et réserver les 2/3 du fromage pour le gratin.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B11</f>
         <v>Gruyère râpé vrac</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B7</f>
         <v>mélange mozarella et emmental pour gratin</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[RÉUNIR] "&amp;Procedure!D4</f>
         <v>[RÉUNIR] Confectionner la pâte à choux - 20 min Dans une russe, réunir leau ou le lait, le sel, le piment de Cayenne, quelques râpures de noix de muscade, et le beurre découpé en par­celles. Porter à ébullition (veiller à obtenir simultanément lébullition de leau ou du lait et la fusion du beurre). Ajouter hors du feu la farine en une seule fois. Mélanger énergiquement à laide dune spatule. Remettre sur le feu durant quelques secondes et dessécher la dé­trempe jusquà ce quelle nadhère plus, ni à la russe ni à la spatule. Débarrasser la détrempe dans une calotte. Incorporer les ufs un par un, puis le gruyère tamisé. Vérifier lassaisonnement et corner le récipient.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B9</f>
         <v>LAIT</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B10</f>
         <v>BEURRE</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.15</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.25</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner la sauce Béchamel - 15 min Confectionner le roux blanc et le refroidir rapidement. Mettre le lait à bouillir et le verser bouillant sur le roux froid, en remuant à laide dun petit fouet à sauce. Porter à ébullition et cuire la sauce Béchamel pendant 4 à 5 min. Vérifier lonctuosité (la sauce ne doit pas être trop épaisse). Assaisonner avec le sel fin, le piment de Cayenne et quelques râpures de noix de muscade. Passer la sauce au chinois étamine. Tamponner la surface et réserver la sauce à couvert au bain-marie.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[POCHER] "&amp;Procedure!D6</f>
         <v>[POCHER] Pocher les gnocchi - 20 min Porter leau salée à ébullition dans un grand sautoir ou dans un ron­deau plat. Pousser la pâte à choux au-dessus de leau frémissante à laide dune poche munie dune douille unie d1 à 1,2 cm de diamètre, section­ner les gnocchi de 1,5 cm à 2 cm de longueur à laide dun couteau doffice. Pocher sans ébullition pendant 5 à 6 min (les gnocchi doivent remonter à la surface de leau et présenter une certaine élasticité sous la pression du doigt).</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="16">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">