--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -872,51 +872,51 @@
         <v>19</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="8">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="4">
         <v>0.02</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F17" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G17" s="9">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="4">
         <v>0.04</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F18" t="s">
         <v>3</v>