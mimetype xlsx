--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,284 +17,287 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BISQUE DE CRUSTACÉS</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>EP_BISQ_CRUS</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages et veloutés (CUI.ENC.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:43</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>00000546</t>
+  </si>
+  <si>
+    <t>RIZ</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000026</t>
   </si>
   <si>
     <t>RHUM 50ø</t>
   </si>
   <si>
-    <t>Alcool</t>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00001758</t>
+  </si>
+  <si>
+    <t>concentré de tomates</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>00001897</t>
+  </si>
+  <si>
+    <t>fumet de poisson</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...41 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00002241</t>
   </si>
   <si>
     <t>tomates cubes</t>
   </si>
   <si>
-    <t>00002028</t>
-[...17 lines deleted...]
-    <t>oignons émincés</t>
+    <t>00002177</t>
+  </si>
+  <si>
+    <t>langoustines entieres crues 30/40</t>
+  </si>
+  <si>
+    <t>Crustacés et coquillages</t>
   </si>
   <si>
     <t>00POT_MP001</t>
   </si>
   <si>
     <t>Arêtes de sole</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>00POT_MP006</t>
   </si>
   <si>
     <t>Carapaces de crustacés</t>
   </si>
   <si>
     <t>RNM2270121</t>
   </si>
   <si>
     <t>HOMARD vivant 400-600 g Canada</t>
-  </si>
-[...7 lines deleted...]
-    <t>Viandes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Potages et veloutés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
@@ -566,50 +569,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -649,105 +655,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>13.586901</v>
+        <v>14.940101</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>13.586901</v>
+        <v>14.940101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>13.586901</v>
+        <v>14.940101</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -815,1454 +824,1463 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*13.3119</f>
-        <v>0.665595</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.9514</f>
-        <v>0.158056</v>
+        <f>E8*2.355</f>
+        <v>0.35325</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*13.3119</f>
+        <v>0.665595</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.04</v>
+      </c>
+      <c r="F10">
+        <v>5</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*2.355</f>
-        <v>0.35325</v>
+        <f>E10*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>2</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>2</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.04</v>
       </c>
-      <c r="F13">
-        <v>5</v>
+      <c r="F13" t="s">
+        <v>37</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G14" s="4">
         <f>E14*2.85</f>
         <v>0.57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*9.26</f>
+        <v>0.1852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D17" s="9">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="12">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
+        <v>67</v>
+      </c>
+      <c r="B19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="9">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*0</f>
-        <v>0</v>
+        <f>E19*2.92</f>
+        <v>1.168</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s">
-        <v>68</v>
+      <c r="A20" t="s" s="12">
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" s="9">
         <v>0.8</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*3</f>
-        <v>2.4</v>
+        <f>E20*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D21" s="9">
         <v>0.8</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*4</f>
-        <v>3.2</v>
+        <f>E21*3</f>
+        <v>2.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="9">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
+        <v>0.8</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*4</f>
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="9">
         <v>0.16</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.8</v>
+        <v>0.16</v>
       </c>
       <c r="F23" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*0</f>
-        <v>0</v>
+        <f>E23*39</f>
+        <v>6.24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="3">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G24" s="13">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D3" s="11">
         <v>0.04</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D4" s="11">
         <v>0.8</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D5" s="11">
         <v>0.8</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D6" s="11">
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D8" s="11">
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D9" s="11">
         <v>0.05</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D10" s="11">
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D12" s="11">
         <v>0.8</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D13" s="11">
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D14" s="11">
         <v>0.04</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" s="11">
         <v>0.02</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" s="11">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D17" s="11">
         <v>0.15</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D18" s="11">
         <v>0.2</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" s="11">
         <v>0.16</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Préparer les légumes - 15 min Eplucher et laver tous les légumes.  Tailler en fine Mirepoix les carottes et les oignons (petits dés).  Ciseler les échalotes.  Laver, concasser les tomates.  Eliminer le germe et écraser les gousses dail. Confectionner le bouquet garni, y ajouter de lestragon et du cer­feuil.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la bisque en cuisson - 15 min Sauter vivement les carapaces de crustacés jusquà ce quelles deviennent bien rouges. Ajouter la garniture aromatique (carottes, oignons, échalotes). Suer doucement durant quelques minutes. Flamber avec le cognac. Ajouter le vin blanc et le réduire de moitié. Mouiller avec le fumet de poisson ou ajouter simplement des arêtes (dans ce cas mouiller à leau). Ajouter lail, les tomates concassées, le concentré et le bouquet garni. Assaisonner. Cuire à découvert en écumant si nécessaire durant quelques minutes (selon les crustacés utilisés). Egoutter les crustacés, les décortiquer, garder la chair pour la gar­niture. Broyer au pilon les carapaces et les remettre en cuisson. Cuire à nouveau la bisque durant 20 à 30 min.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Préparer la liaison - 5 min  Laver le riz et le cuire dans le fumet (ou à leau à défaut de fumet). La bisque peut être liée avec de la crème de riz diluée dans un peu de fumet froid.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Terminer et lier la bisque - 15 min Passer la bisque (fond de sauce américaine) au chinois métallique en foulant fortement. Ajouter le riz soigneusement égoutté ou la crème de riz diluée. Faire reprendre lébullition et cuire à nouveau la bisque durant quelques minutes. Mixer puis passer la bisque au chinois étamine. Crémer puis reporter à ébullition. Vérifier lassaisonnement. Débarrasser la bisque dans un bain-marie, la beurrer en surface et couvrir le bain-marie.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dresser la bisque - 5 min Chauffer légèrement la chair des crustacés taillée en dés avec un peu de beurre et de fine champagne. Verser le potage brûlant dans la soupière. Répartir équitablement la garniture. Bisque de homard</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"EP_BISQ_CRUS · CUI.ENC.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>EP_BISQ_CRUS · CUI.ENC.POTAGES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RINCER] "&amp;Procedure!D3</f>
         <v>[RINCER] Rincer et dégorger les étrilles (si utilisation) - 5 min  Brosser les tourteaux et les araignées.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B23</f>
+        <f>Besoins!B20</f>
         <v>langoustines entieres crues 30/40</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E23</f>
+        <f>Besoins!E20</f>
         <v>0.8</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>RHUM 50ø</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.05</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.15</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B15</f>
         <v>ail haché</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E15</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>RIZ</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
         <v>[ÉPLUCHER] Préparer les légumes - 15 min Eplucher et laver tous les légumes.  Tailler en fine Mirepoix les carottes et les oignons (petits dés).  Ciseler les échalotes.  Laver, concasser les tomates.  Eliminer le germe et écraser les gousses dail. Confectionner le bouquet garni, y ajouter de lestragon et du cer­feuil.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B18</f>
         <v>carottes râpées</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E18</f>
         <v>0.08</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B17</f>
         <v>oignons émincés</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E17</f>
         <v>0.08</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B16</f>
         <v>échalote</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E16</f>
         <v>0.04</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B19</f>
         <v>tomates cubes</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E19</f>
         <v>0.4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B10</f>
         <v>concentré de tomates</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E10</f>
         <v>0.04</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B11</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F11</f>
         <v>pc</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D5</f>
         <v>[SAUTER] Marquer la bisque en cuisson - 15 min Sauter vivement les carapaces de crustacés jusquà ce quelles deviennent bien rouges. Ajouter la garniture aromatique (carottes, oignons, échalotes). Suer doucement durant quelques minutes. Flamber avec le cognac. Ajouter le vin blanc et le réduire de moitié. Mouiller avec le fumet de poisson ou ajouter simplement des arêtes (dans ce cas mouiller à leau). Ajouter lail, les tomates concassées, le concentré et le bouquet garni. Assaisonner. Cuire à découvert en écumant si nécessaire durant quelques minutes (selon les crustacés utilisés). Egoutter les crustacés, les décortiquer, garder la chair pour la gar­niture. Broyer au pilon les carapaces et les remettre en cuisson. Cuire à nouveau la bisque durant 20 à 30 min.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B22</f>
         <v>Carapaces de crustacés</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E22</f>
         <v>0.8</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B12</f>
         <v>fumet de poisson</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E12</f>
         <v>2</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>Arêtes de sole</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>0.8</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[LAVER] "&amp;Procedure!D6</f>
         <v>[LAVER] Préparer la liaison - 5 min  Laver le riz et le cuire dans le fumet (ou à leau à défaut de fumet). La bisque peut être liée avec de la crème de riz diluée dans un peu de fumet froid.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B14</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E14</f>
         <v>0.2</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>"[TERMINER] "&amp;Procedure!D7</f>
         <v>[TERMINER] Terminer et lier la bisque - 15 min Passer la bisque (fond de sauce américaine) au chinois métallique en foulant fortement. Ajouter le riz soigneusement égoutté ou la crème de riz diluée. Faire reprendre lébullition et cuire à nouveau la bisque durant quelques minutes. Mixer puis passer la bisque au chinois étamine. Crémer puis reporter à ébullition. Vérifier lassaisonnement. Débarrasser la bisque dans un bain-marie, la beurrer en surface et couvrir le bain-marie.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B13</f>
         <v>BEURRE</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E13</f>
         <v>0.04</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser la bisque - 5 min Chauffer légèrement la chair des crustacés taillée en dés avec un peu de beurre et de fine champagne. Verser le potage brûlant dans la soupière. Répartir équitablement la garniture. Bisque de homard</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B23</f>
         <v>HOMARD vivant 400-600 g Canada</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E22</f>
+        <f>Besoins!E23</f>
         <v>0.16</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 