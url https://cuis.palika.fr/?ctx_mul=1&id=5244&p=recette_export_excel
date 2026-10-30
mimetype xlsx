--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,272 +17,272 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Consommé Célestine</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>EP_CONS_CLES</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages et veloutés (CUI.ENC.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 16:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-CLOU-GIROFLE</t>
+  </si>
+  <si>
+    <t>Clous de girofle</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-GRAIN</t>
+  </si>
+  <si>
+    <t>Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...35 lines deleted...]
-    <t>Herbes aromatiques séchées</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>FROM-GRUYERE</t>
   </si>
   <si>
     <t>Gruyère râpé vrac</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
-    <t>RNM9740123</t>
-[...2 lines deleted...]
-    <t>CAROTTE France cat.I botte</t>
+    <t>RNM17710123</t>
+  </si>
+  <si>
+    <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>RNM0400123</t>
+  </si>
+  <si>
+    <t>CÉLERI-BRANCHE vert France cat.I</t>
+  </si>
+  <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM0400123</t>
-[...28 lines deleted...]
-  <si>
     <t>RNM0200123</t>
   </si>
   <si>
     <t>POIREAU France cat.I</t>
   </si>
   <si>
-    <t>00002618</t>
-[...8 lines deleted...]
-    <t>Sel fin de cuisine</t>
+    <t>SEL-GROS</t>
+  </si>
+  <si>
+    <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>00002610</t>
   </si>
   <si>
     <t>Gîte-gîte (bœuf)</t>
   </si>
   <si>
     <t>Bœuf</t>
   </si>
   <si>
     <t>00002609</t>
   </si>
   <si>
     <t>Jumeau (bœuf)</t>
   </si>
   <si>
     <t>00002611</t>
   </si>
   <si>
     <t>Macreuse à pot-au-feu</t>
   </si>
@@ -325,102 +325,117 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Potages et veloutés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Consommé Blanc / Marmite (réduit)</t>
   </si>
   <si>
     <t>Fonds et bouillons de base</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Consommé Blanc Simple ou Marmite</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">        ↳ CONSOMMÉ BLANC SIMPLE OU MARMITE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Jumeau (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Gîte-gîte (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Macreuse à pot-au-feu</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Plat de côtes (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Os de bœuf (moelle)</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">            ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ POIREAU France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ Panais</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">            ↳ Sel fin de cuisine</t>
+    <t xml:space="preserve">            ↳ AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>Préparations de base cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                    ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Gros sel de mer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Clous de girofle (par 20)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Clous de girofle</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ 1/2 baguette non emballée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gruyère râpé vrac</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
@@ -454,159 +469,156 @@
   <si>
     <t>13 min (cuisson)</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
   <si>
     <t>10 min (cuisson)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Consommé Blanc / Marmite (réduit)</t>
   </si>
   <si>
     <t>Laisser cuire la marmite à découvert à très faible ébullition durant 2h30 à 3h</t>
   </si>
   <si>
     <t>165 min (cuisson)</t>
   </si>
   <si>
     <t>S'assurer de la cuisson de la viande — la débarrasser et la réserver</t>
   </si>
   <si>
-    <t>Consommé Blanc Simple ou Marmite</t>
+    <t>CONSOMMÉ BLANC SIMPLE OU MARMITE</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
   <si>
-    <t>Parer et ficeler les morceaux de viande — blanchir la viande et les os 3 à 4 minutes</t>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>Concasser les os — récupérer et réserver la moelle — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition — écumer — rafraîchir</t>
   </si>
   <si>
     <t>4 min (cuisson)</t>
   </si>
   <si>
     <t>MARQUER</t>
   </si>
   <si>
-    <t>Marquer la marmite en cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>Replacer la viande et les os dans la marmite soigneusement rincée — mouiller amplement à l'eau froide — saler modérément — porter à ébullition</t>
   </si>
   <si>
-    <t>Préparer les légumes de la garniture aromatique</t>
+    <t>Blanchir la viande et les os 3 à 4 minutes — Les couvrir d'eau froide, porter à ébullition, écumer, rafraîchir à l'eau courante.</t>
   </si>
   <si>
     <t>Éplucher et laver — tronçonner les carottes si trop grosses — couper les oignons et les faire colorer sur la plaque — confectionner le bouquet garni</t>
   </si>
   <si>
     <t>ÉCUMER</t>
   </si>
   <si>
-    <t>Écumer et dégraisser soigneusement la marmite</t>
-[...1 lines deleted...]
-  <si>
     <t>Opération répétée fréquemment</t>
   </si>
   <si>
     <t>MOUILLER</t>
   </si>
   <si>
-    <t>Ajouter la garniture aromatique au bout d'une heure de cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer délicatement la marmite au chinois étamine dans un bain-marie inoxydable</t>
-[...1 lines deleted...]
-  <si>
     <t>Ne pas remuer le fond de la marmite — ne pas le troubler</t>
   </si>
   <si>
     <t>DÉGRAISSER</t>
   </si>
   <si>
-    <t>Dégraisser méticuleusement au papier absorbant</t>
-[...1 lines deleted...]
-  <si>
     <t>Effleurer la surface du consommé en le roulant sur les "yeux"</t>
   </si>
   <si>
-    <t>REFROIDIR</t>
-[...5 lines deleted...]
-    <t>Maintenir à couvert en enceinte réfrigérée à +3°C maximum</t>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
   </si>
   <si>
     <t>Fiche technique — Consommé Célestine</t>
   </si>
   <si>
     <t>Consommé Célestine  EP_CONS_CLES</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Consommé Blanc / Marmite (réduit)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Consommé Blanc / Marmite (réduit)  CONSOM-BLC-RED</t>
   </si>
   <si>
-    <t>↳ Consommé Blanc Simple ou Marmite  00002629</t>
+    <t>↳ CONSOMMÉ BLANC SIMPLE OU MARMITE  GRO_CDR_B269</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
-    <t>8.</t>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -725,50 +737,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -808,105 +823,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>17.341620053333</v>
+        <v>27.692070053333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>17.341620053333</v>
+        <v>27.692070053333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>17.341620053333</v>
+        <v>27.692070053333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -964,621 +982,624 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.02</v>
+        <v>4.666667</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.02</v>
+        <v>4.666667</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.489836</f>
-        <v>0.009797</v>
+        <f>E7*0.0042999997</f>
+        <v>0.020067</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.1</v>
+        <v>0.000133</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.1</v>
+        <v>0.000133</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.9514</f>
-        <v>0.39514</v>
+        <f>E8*25.0626566416</f>
+        <v>0.003333</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D9" s="9">
-        <v>2.666667</v>
+        <v>0.002667</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2.666667</v>
+        <v>0.002667</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.0029999996</f>
-        <v>0.008</v>
+        <f>E9*11.9985001875</f>
+        <v>0.032</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.000333</v>
+        <v>0.002667</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.000333</v>
+        <v>0.002667</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*25.025025025</f>
-        <v>0.008333</v>
+        <f>E10*9.7987751531</f>
+        <v>0.026133</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D11" s="9">
-        <v>0.000333</v>
+        <v>0.002667</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.000333</v>
+        <v>0.002667</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12.5125125125</f>
-        <v>0.004167</v>
+        <f>E11*8.4989376328</f>
+        <v>0.022667</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
+      <c r="A12" t="s" s="12">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.000333</v>
+        <v>0.02</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.000333</v>
+        <v>0.02</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*14.014014014</f>
-        <v>0.004667</v>
+        <f>E12*0.489836</f>
+        <v>0.009797</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
+      <c r="A13" t="s" s="12">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*8.5</f>
-        <v>2.04</v>
+        <f>E13*3.9514</f>
+        <v>0.39514</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.8</f>
-        <v>0.09</v>
+        <f>E14*8.5</f>
+        <v>2.04</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.026667</v>
+        <v>0.013333</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.026667</v>
+        <v>0.013333</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*1.7999775003</f>
-        <v>0.048</v>
+        <f>E15*6.5001625041</f>
+        <v>0.086667</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="12">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D16" s="9">
-        <v>0.000333</v>
+        <v>0.4</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.000333</v>
+        <v>0.4</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*1.5015015015</f>
-        <v>0.0005</v>
+        <f>E16*1.1</f>
+        <v>0.44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D17" s="9">
-        <v>0.05</v>
+        <v>0.213333</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.05</v>
+        <v>0.213333</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0.4</f>
-        <v>0.02</v>
+        <f>E17*1.8000028125</f>
+        <v>0.384</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="12">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D18" s="9">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0</f>
-        <v>0</v>
+        <f>E18*0.4</f>
+        <v>0.16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D19" s="9">
-        <v>0.000333</v>
+        <v>0.8</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.000333</v>
+        <v>0.8</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*2.5025025025</f>
-        <v>0.000833</v>
+        <f>E19*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D20" s="9">
-        <v>0.05</v>
+        <v>0.533333</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.05</v>
+        <v>0.533333</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*0.9</f>
-        <v>0.045</v>
+        <f>E20*0.4500002813</f>
+        <v>0.24</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="12">
+      <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D21" s="9">
-        <v>0.000333</v>
+        <v>0.4</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.000333</v>
+        <v>0.4</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*1.2012012012</f>
-        <v>0.0004</v>
+        <f>E21*0.9</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="9">
-        <v>0.000333</v>
+        <v>0.013333</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>0.000333</v>
+        <v>0.013333</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*0.3503503504</f>
-        <v>0.000117</v>
+        <f>E22*0.4200105003</f>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="12">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="9">
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*10.00001</f>
-        <v>3.333333</v>
+        <f>E23*10.00000625</f>
+        <v>5.333333</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="12">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="9">
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*12.000012</f>
-        <v>4</v>
+        <f>E24*12.0000075</f>
+        <v>6.4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="12">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="9">
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G25" s="4">
-        <f>E25*11.000011</f>
-        <v>3.666667</v>
+        <f>E25*11.000006875</f>
+        <v>5.866667</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="12">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="9">
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G26" s="4">
-        <f>E26*3.000003</f>
-        <v>1</v>
+        <f>E26*3.000001875</f>
+        <v>1.6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="12">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="9">
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="E27" s="11">
         <f>D27*$B$2</f>
-        <v>0.333333</v>
+        <v>0.533333</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G27" s="4">
-        <f>E27*8.000008</f>
-        <v>2.666667</v>
+        <f>E27*8.000005</f>
+        <v>4.266667</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="12">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="9">
         <v>0.16</v>
       </c>
       <c r="E28" s="11">
         <f>D28*$B$2</f>
         <v>0.16</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
       <c r="G28" s="4">
         <f>E28*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s" s="3">
         <v>89</v>
       </c>
       <c r="G29" s="13">
         <f>SUM(G7:G28)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F26"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>90</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>91</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>92</v>
       </c>
@@ -1604,1298 +1625,1701 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>96</v>
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="11">
         <v>0.1</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>98</v>
       </c>
       <c r="C4" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="11">
         <v>0.8</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>99</v>
       </c>
       <c r="C5" t="s">
         <v>97</v>
       </c>
       <c r="D5" s="11">
         <v>0.02</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>100</v>
       </c>
       <c r="C6" t="s">
         <v>94</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>102</v>
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7" s="11">
         <v>2.667</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>103</v>
       </c>
       <c r="C8" t="s">
         <v>97</v>
       </c>
       <c r="D8" s="11">
-        <v>2.667</v>
+        <v>0.533</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>104</v>
       </c>
       <c r="C9" t="s">
         <v>97</v>
       </c>
       <c r="D9" s="11">
-        <v>0.333</v>
+        <v>0.533</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>105</v>
       </c>
       <c r="C10" t="s">
         <v>97</v>
       </c>
       <c r="D10" s="11">
-        <v>0.333</v>
+        <v>0.533</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>106</v>
       </c>
       <c r="C11" t="s">
         <v>97</v>
       </c>
       <c r="D11" s="11">
-        <v>0.333</v>
+        <v>0.533</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>107</v>
       </c>
       <c r="C12" t="s">
         <v>97</v>
       </c>
       <c r="D12" s="11">
-        <v>0.333</v>
+        <v>0.533</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>108</v>
       </c>
       <c r="C13" t="s">
         <v>97</v>
       </c>
       <c r="D13" s="11">
-        <v>0.333</v>
+        <v>0.4</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>109</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14" s="11">
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>110</v>
       </c>
       <c r="C15" t="s">
         <v>97</v>
       </c>
       <c r="D15" s="11">
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>111</v>
       </c>
       <c r="C16" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="11">
-        <v>0.05</v>
+        <v>0.213</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>112</v>
       </c>
       <c r="C17" t="s">
         <v>97</v>
       </c>
       <c r="D17" s="11">
-        <v>0.027</v>
+        <v>0.013</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>113</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D18" s="11">
-        <v>0</v>
+        <v>2.667</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D19" s="11">
-        <v>0</v>
+        <v>0.053</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C20" t="s">
         <v>97</v>
       </c>
       <c r="D20" s="11">
-        <v>0</v>
+        <v>0.533</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="11">
-        <v>0</v>
+        <v>0.003</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="11">
-        <v>0</v>
+        <v>0.003</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="11">
-        <v>0</v>
+        <v>4.667</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C24" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="11">
-        <v>0</v>
+        <v>0.013</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="11">
-        <v>0.16</v>
+        <v>0.003</v>
       </c>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="11">
+        <v>2.667</v>
+      </c>
+      <c r="E26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>124</v>
+      </c>
+      <c r="C27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
         <v>1</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" t="s">
         <v>97</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D28" s="11">
+        <v>0.16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>1</v>
+      </c>
+      <c r="B29" t="s">
+        <v>126</v>
+      </c>
+      <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="11">
         <v>0.24</v>
       </c>
-      <c r="E26" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="E29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F17"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Marquer les oignons en cuisson - 5 min Cuire lentement ou compoter (utiliser un récipient à fond épais) les oignons avec le beurre pendant 30 min environ. Saler au sel fin. Remuer fréquemment afin dobtenir une coloration blonde et uni­forme. Singer éventuellement (saupoudrer de farine).</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la soupe à loignon en cuisson - 5 min Ajouter les 2 l de marmite ou de consommé. Cuire à nouveau à très faible ébullition pendant 20 min. Vérifier lassaisonnement. Ajouter quelques tours de poivre du moulin.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Préparer la garniture - 10 min Détailler la baguette en tranches. Sécher les rondelles sur les 2 faces au four doux. Débarrasser sur une grille à pâtisserie. Râper le gruyère.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dresser la soupe à loignon gratinée - 5 min. Mélanger la soupe pour répartir la garniture. Remplir les bols à gratinée. Disposer les lamelles de pain. Recouvrir de gruyère râpé. Gratiner dabord au four, puis terminer sous la salamandre.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E10" t="s" s="14">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F10" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>155</v>
+      </c>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Préparer les ingrédients de base — Parer, dégraisser si nécessaire et ficeler les viandes ; concasser les os ; récupérer la moelle et la réserver dans une calotte d'eau glacée.</t>
+        </is>
       </c>
       <c r="E11" t="s" s="14">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D12" t="s" s="14">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E12" t="s" s="14">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>159</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Marquer la marmite en cuisson — Replacer viande et os dans la marmite rincée ; recouvrir amplement d'eau froide ; saler au gros sel ; porter à ébullition ; écumer et dégraisser soigneusement.</t>
+        </is>
       </c>
       <c r="E13" t="s" s="14">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>5</v>
       </c>
       <c r="C14" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>161</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; tronçonner les grosses carottes ; couper les oignons transversalement et les colorer sur la plaque du fourneau (couleur ambrée), en clouter un d'un clou de girofle côté talon ; confectionner le bouquet garni (persil, thym, laurier, poireaux, céleri). L'ajouter au bout d'une heure de cuisson.</t>
+        </is>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>162</v>
+      </c>
+      <c r="D15" t="inlineStr" s="14">
+        <is>
+          <t>Cuire 3 à 4 heures à découvert à très faible ébullition — Écumer et dégraisser souvent (une petite louche d'eau froide fait remonter la graisse) ; une ébullition trop vive trouble la marmite.</t>
+        </is>
       </c>
       <c r="E15" t="s" s="14">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D16" t="s" s="14">
         <v>164</v>
+      </c>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>S'assurer de la cuisson ; débarrasser la viande et la garniture (réserver la viande pour une autre utilisation) ; passer délicatement au chinois étamine dans un bahut inox avec quelques grains de poivre écrasés, sans remuer le fond ; laisser reposer, dégraisser, refroidir rapidement et réserver à + 3 °C maximum.</t>
+        </is>
       </c>
       <c r="E16" t="s" s="14">
         <v>165</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="B17">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C17" t="s">
+        <v>167</v>
+      </c>
+      <c r="D17" t="s" s="14">
+        <v>168</v>
+      </c>
+      <c r="E17" t="s" s="14"/>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
         <v>166</v>
       </c>
-      <c r="D17" t="s" s="14">
+      <c r="B18">
+        <v>2</v>
+      </c>
+      <c r="C18" t="s">
         <v>167</v>
       </c>
-      <c r="E17" t="s" s="14">
-[...2 lines deleted...]
-      <c r="F17"/>
+      <c r="D18" t="inlineStr" s="14">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E18" t="s" s="14"/>
+      <c r="F18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>3</v>
+      </c>
+      <c r="C19" t="s">
+        <v>169</v>
+      </c>
+      <c r="D19" t="inlineStr" s="14">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E19" t="s" s="14"/>
+      <c r="F19"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D39"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D60"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"EP_CONS_CLES · CUI.ENC.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>EP_CONS_CLES · CUI.ENC.POTAGES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparer les légumes - 10 min Eplucher, laver soigneusement les oignons. Emincer finement .</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>oignons émincés</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>0.8</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Marquer les oignons en cuisson - 5 min Cuire lentement ou compoter (utiliser un récipient à fond épais) les oignons avec le beurre pendant 30 min environ. Saler au sel fin. Remuer fréquemment afin dobtenir une coloration blonde et uni­forme. Singer éventuellement (saupoudrer de farine).</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B13</f>
         <v>BEURRE</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B12</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E12</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D5</f>
         <v>[INCORPORER] Marquer la soupe à loignon en cuisson - 5 min Ajouter les 2 l de marmite ou de consommé. Cuire à nouveau à très faible ébullition pendant 20 min. Vérifier lassaisonnement. Ajouter quelques tours de poivre du moulin.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D6</f>
         <v>[PRÉPARER] Préparer la garniture - 10 min Détailler la baguette en tranches. Sécher les rondelles sur les 2 faces au four doux. Débarrasser sur une grille à pâtisserie. Râper le gruyère.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B28</f>
         <v>1/2 baguette non emballée</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E28</f>
         <v>0.16</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F28</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Gruyère râpé vrac</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.24</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser la soupe à loignon gratinée - 5 min. Mélanger la soupe pour répartir la garniture. Remplir les bols à gratinée. Disposer les lamelles de pain. Recouvrir de gruyère râpé. Gratiner dabord au four, puis terminer sous la salamandre.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Laisser cuire la marmite à découvert à très faible ébullition durant 2h30 à 3h</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>Procedure!D9</f>
         <v>S'assurer de la cuisson de la viande — la débarrasser et la réserver</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[CONCASSER] "&amp;Procedure!D10</f>
-        <v>[CONCASSER] Parer et ficeler les morceaux de viande — blanchir la viande et les os 3 à 4 minutes</v>
+        <v>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E10</f>
         <v>ℹ</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D11</f>
-        <v>[MARQUER] Marquer la marmite en cuisson</v>
+        <v>[MARQUER] Préparer les ingrédients de base — Parer, dégraisser si nécessaire et ficeler les viandes ; concasser les os ; récupérer la moelle et la réserver dans une calotte d'eau glacée.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="str" s="18">
+      <c r="B26" t="str">
+        <f>Besoins!B24</f>
+        <v>Jumeau (bœuf)</v>
+      </c>
+      <c r="C26" s="11">
+        <f>Besoins!E24</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D26" t="str">
+        <f>Besoins!F24</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="str">
+        <f>Besoins!B23</f>
+        <v>Gîte-gîte (bœuf)</v>
+      </c>
+      <c r="C27" s="11">
+        <f>Besoins!E23</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F23</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B25</f>
+        <v>Macreuse à pot-au-feu</v>
+      </c>
+      <c r="C28" s="11">
+        <f>Besoins!E25</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F25</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="str">
+        <f>Besoins!B27</f>
+        <v>Plat de côtes (bœuf)</v>
+      </c>
+      <c r="C29" s="11">
+        <f>Besoins!E27</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D29" t="str">
+        <f>Besoins!F27</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="str">
+        <f>Besoins!B26</f>
+        <v>Os de bœuf (moelle)</v>
+      </c>
+      <c r="C30" s="11">
+        <f>Besoins!E26</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F26</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E11</f>
         <v>ℹ</v>
       </c>
-      <c r="C26"/>
-[...49 lines deleted...]
-      </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="17">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B32" t="str" s="14">
-        <f>"[PASSER] "&amp;Procedure!D15</f>
-        <v>[PASSER] Passer délicatement la marmite au chinois étamine dans un bain-marie inoxydable</v>
+        <f>"[ÉPLUCHER] "&amp;Procedure!D12</f>
+        <v>[ÉPLUCHER] Blanchir la viande et les os 3 à 4 minutes — Les couvrir d'eau froide, porter à ébullition, écumer, rafraîchir à l'eau courante.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str" s="18">
-        <f>"ℹ "&amp;Procedure!E15</f>
+        <f>"ℹ "&amp;Procedure!E12</f>
         <v>ℹ</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="17">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B34" t="str" s="14">
-        <f>"[DÉGRAISSER] "&amp;Procedure!D16</f>
-        <v>[DÉGRAISSER] Dégraisser méticuleusement au papier absorbant</v>
+        <f>"[ÉCUMER] "&amp;Procedure!D13</f>
+        <v>[ÉCUMER] Marquer la marmite en cuisson — Replacer viande et os dans la marmite rincée ; recouvrir amplement d'eau froide ; saler au gros sel ; porter à ébullition ; écumer et dégraisser soigneusement.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="str" s="18">
-[...4 lines deleted...]
-      <c r="D35"/>
+      <c r="B35" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C35" s="11">
+        <f>Besoins!E7</f>
+        <v>4.666667</v>
+      </c>
+      <c r="D35" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D36"/>
+      <c r="A36"/>
+      <c r="B36" t="str">
+        <f>Besoins!B22</f>
+        <v>Gros sel de mer</v>
+      </c>
+      <c r="C36" s="11">
+        <f>Besoins!E22</f>
+        <v>0.013333</v>
+      </c>
+      <c r="D36" t="str">
+        <f>Besoins!F22</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str" s="18">
-        <f>"ℹ "&amp;Procedure!E17</f>
+        <f>"ℹ "&amp;Procedure!E13</f>
         <v>ℹ</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38"/>
-      <c r="B38"/>
+      <c r="A38" t="s" s="17">
+        <v>177</v>
+      </c>
+      <c r="B38" t="str" s="14">
+        <f>"[MOUILLER] "&amp;Procedure!D14</f>
+        <v>[MOUILLER] Préparer la garniture aromatique — Éplucher et laver les légumes ; tronçonner les grosses carottes ; couper les oignons transversalement et les colorer sur la plaque du fourneau (couleur ambrée), en clouter un d'un clou de girofle côté talon ; confectionner le bouquet garni (persil, thym, laurier, poireaux, céleri). L'ajouter au bout d'une heure de cuisson.</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="19">
+      <c r="A39"/>
+      <c r="B39" t="str">
+        <f>Besoins!B16</f>
+        <v>CAROTTE France extra colis 12kg</v>
+      </c>
+      <c r="C39" s="11">
+        <f>Besoins!E16</f>
+        <v>0.4</v>
+      </c>
+      <c r="D39" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="str">
+        <f>Besoins!B18</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C40" s="11">
+        <f>Besoins!E18</f>
+        <v>0.4</v>
+      </c>
+      <c r="D40" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41" t="str">
+        <f>Besoins!B21</f>
+        <v>POIREAU France cat.I</v>
+      </c>
+      <c r="C41" s="11">
+        <f>Besoins!E21</f>
+        <v>0.4</v>
+      </c>
+      <c r="D41" t="str">
+        <f>Besoins!F21</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B17</f>
+        <v>CÉLERI-BRANCHE vert France cat.I</v>
+      </c>
+      <c r="C42" s="11">
+        <f>Besoins!E17</f>
+        <v>0.213333</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="str">
+        <f>Besoins!B15</f>
+        <v>AIL frais France cat.I 60-80mm</v>
+      </c>
+      <c r="C43" s="11">
+        <f>Besoins!E15</f>
+        <v>0.013333</v>
+      </c>
+      <c r="D43" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>181</v>
+      </c>
+      <c r="C44" s="11">
+        <f>'Besoins'!$B$2*2.6666666667</f>
+        <v>2.666667</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="11">
+        <f>'Besoins'!$B$2*2.6666666667</f>
+        <v>2.666667</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="17">
+        <v>178</v>
+      </c>
+      <c r="B46" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D15</f>
+        <v>[PASSER] Cuire 3 à 4 heures à découvert à très faible ébullition — Écumer et dégraisser souvent (une petite louche d'eau froide fait remonter la graisse) ; une ébullition trop vive trouble la marmite.</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47"/>
+      <c r="B47" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E15</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="17">
+        <v>183</v>
+      </c>
+      <c r="B48" t="str" s="14">
+        <f>"[DÉGRAISSER] "&amp;Procedure!D16</f>
+        <v>[DÉGRAISSER] S'assurer de la cuisson ; débarrasser la viande et la garniture (réserver la viande pour une autre utilisation) ; passer délicatement au chinois étamine dans un bahut inox avec quelques grains de poivre écrasés, sans remuer le fond ; laisser reposer, dégraisser, refroidir rapidement et réserver à + 3 °C maximum.</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre noir en grains entiers</v>
+      </c>
+      <c r="C49" s="11">
+        <f>Besoins!E9</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D49" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E16</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="16">
+        <v>184</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="17">
+        <v>172</v>
+      </c>
+      <c r="B53" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D17</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="17">
+        <v>173</v>
+      </c>
+      <c r="B54" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D18</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="17">
+        <v>174</v>
+      </c>
+      <c r="B55" t="str" s="14">
+        <f>"[FOURRER] "&amp;Procedure!D19</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="11">
+        <f>'Besoins'!$B$2*0.0533333333</f>
+        <v>0.053333</v>
+      </c>
+      <c r="D56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57" t="str">
+        <f>Besoins!B11</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C57" s="11">
+        <f>Besoins!E11</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D57" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58"/>
+      <c r="B58" t="str">
+        <f>Besoins!B10</f>
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C58" s="11">
+        <f>Besoins!E10</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D58" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59"/>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="19">
         <v>22</v>
       </c>
-      <c r="B39"/>
-[...1 lines deleted...]
-      <c r="D39"/>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="29">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="31">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B26:D26"/>
-[...3 lines deleted...]
-    <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B35:D35"/>
-    <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="A60:D60"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Consommé Célestine</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>