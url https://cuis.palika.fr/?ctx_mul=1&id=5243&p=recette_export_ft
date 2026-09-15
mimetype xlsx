--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -777,51 +777,51 @@
         <v>15</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>0.2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="4">
         <v>0.1</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>