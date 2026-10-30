--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,167 +15,173 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>NAPPAGE-ABRICO</t>
+  </si>
+  <si>
+    <t>Nappage abricot (glaçage)</t>
+  </si>
+  <si>
+    <t>Chocolats décor et confiserie</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...5 lines deleted...]
-    <t>ORANGE</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>00SAU_MP010</t>
+  </si>
+  <si>
+    <t>Pomme de terre cuite en robe</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...20 lines deleted...]
-    <t>lt</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>00001883</t>
   </si>
   <si>
     <t>sucre semoule</t>
   </si>
   <si>
-    <t>Sucres</t>
-[...8 lines deleted...]
-    <t>Légumes</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Religieuse (individuelle)</t>
   </si>
@@ -263,51 +269,51 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ sucre semoule</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Nappage abricot (glaçage)</t>
   </si>
   <si>
     <t>Fiche technique — Religieuse (individuelle)</t>
   </si>
   <si>
     <t>Religieuse (individuelle)  DE_RELI_INDI</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
@@ -427,85 +433,88 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -563,1014 +572,1023 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.122459</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.000215</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.125</v>
+        <v>0.14</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.125</v>
+        <v>0.14</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.493925</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*5.5</f>
+        <v>0.77</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="8">
-        <v>19</v>
+      <c r="A9" t="s" s="9">
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.6</v>
+        <v>0.25</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*0.489836</f>
+        <v>0.122459</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="9">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="4">
         <v>0.6</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.27</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.6544641786</f>
+        <v>0.392679</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
-        <v>24</v>
+      <c r="A11" t="s" s="9">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.14</v>
+        <v>0.125</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.14</v>
+        <v>0.125</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.77</v>
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*3.9514</f>
+        <v>0.493925</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="8">
-        <v>27</v>
+      <c r="A12" t="s">
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.05</v>
+        <v>0.6</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.05</v>
+        <v>0.6</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-        <v>0.00015</v>
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*1.5</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="8">
-        <v>31</v>
+      <c r="A13" t="s" s="9">
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>0.005</v>
+        <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*0.27</f>
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="9">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4">
         <v>0.005</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.025</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
+        <v>0.005</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*0.186416</f>
+        <v>0.000932</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="9">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="4">
         <v>0.025</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.6</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.6</v>
+        <v>0.025</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.9</v>
+        <v>19</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D3" t="s" s="12">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s" s="12">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Confectionner la compote* (marmelade) - 10 min Détailler la moitié des pommes en quartiers, puis les émincer en lamelles épaisses. Mettre les pommes dans une russe ou dans une sauteuse, ajouter le sucre et un peu d'eau. Cuire la compote doucement et à couvert.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s" s="12">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Foncer la tarte - 10 min Beurrer le cercle avec le beurre en pommade. Fleurer le marbre avec de la farine et abaisser la pâte à 3 mm d'épaisseur à l'aide d'un rouleau à pâtisserie. Eliminer lexcédent de farine à laide dune brosse et la piquer régulièrement avec un pique-vite. Enrouler la pâte autour du rouleau et la dérouler à lenvers sur le cercle. Recentrer labaisse si nécessaire et ôter à nouveau lexcédent de farine avec la brosse. Foncer le cercle, relever les crêtes et les chiqueter à l'aide d'une .tarteàpince Disposer le «fond de tarte» sur une plaque à pâtisserie ronde ou .reèsur une tourti Réserver en enceinte réfrigérée.</t>
         </is>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D8" t="inlineStr" s="12">
         <is>
           <t>Garnir la tarte - 15 min .Masquer le fond de la tarte avec la compote refroidie-éminCouper les pommes en 2 dans le sens de la verticale, puis les.paisseuré2 mm d'àcer finement en demi-lamelles de 1 Disposer harmonieusement en rosace les lamelles de pommes sur la compote en les chevauchant. Dorer à l'uf (facultatif).</t>
         </is>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D9" t="inlineStr" s="12">
         <is>
           <t>Marquer la tarte aux pommes en cuisson - 3 min .Cuire la tarte aux pommes au four à200 °C pendant 30 à35 min-te aux 2/3 de la cuisRetirer le cercle et passer de la dorure sur la pâ.son de la tarte  Débarrasser la tarte aux pommes sur une grille à pâtisserie.</t>
         </is>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D10" t="s" s="12">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E10" t="s" s="12"/>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.14</f>
         <v>0.14</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"DE_RELI_INDI · CUI.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>DE_RELI_INDI · CUI.DESSERTS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D3</f>
         <v>[CONFECTIONNER] Confectionner la pâte brisée - 15 min</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>SEL</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.005</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B12</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E7</f>
         <v>0.05</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>ORANGE</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.6</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
         <v>[ÉPLUCHER] Eplucher et citronner les pommes - 10 min  Eliminer les péricarpes et les pépins à l'aide d'un vide-pomme ou d'une cuillère à pommes noisettes.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B12</f>
         <v>Pomme de terre cuite en robe</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E12</f>
         <v>0.6</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>"[DÉTAILLER] "&amp;Procedure!D5</f>
         <v>[DÉTAILLER] Confectionner la compote* (marmelade) - 10 min Détailler la moitié des pommes en quartiers, puis les émincer en lamelles épaisses. Mettre les pommes dans une russe ou dans une sauteuse, ajouter le sucre et un peu d'eau. Cuire la compote doucement et à couvert.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>sucre semoule</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>0.025</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[PASSER] "&amp;Procedure!D6</f>
         <v>[PASSER] Passer la compote - 5 min Bien dessécher la compote sur le feu à l'aide d'une spatule, puis la passer au tamis ou au mixeur. La laisser refroidir</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="15">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B16" t="str" s="12">
         <f>"[FONCER] "&amp;Procedure!D7</f>
         <v>[FONCER] Foncer la tarte - 10 min Beurrer le cercle avec le beurre en pommade. Fleurer le marbre avec de la farine et abaisser la pâte à 3 mm d'épaisseur à l'aide d'un rouleau à pâtisserie. Eliminer lexcédent de farine à laide dune brosse et la piquer régulièrement avec un pique-vite. Enrouler la pâte autour du rouleau et la dérouler à lenvers sur le cercle. Recentrer labaisse si nécessaire et ôter à nouveau lexcédent de farine avec la brosse. Foncer le cercle, relever les crêtes et les chiqueter à l'aide d'une .tarteàpince Disposer le «fond de tarte» sur une plaque à pâtisserie ronde ou .reèsur une tourti Réserver en enceinte réfrigérée.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.25</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B11</f>
         <v>BEURRE</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E11</f>
         <v>0.125</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="15">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B19" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Garnir la tarte - 15 min .Masquer le fond de la tarte avec la compote refroidie-éminCouper les pommes en 2 dans le sens de la verticale, puis les.paisseuré2 mm d'àcer finement en demi-lamelles de 1 Disposer harmonieusement en rosace les lamelles de pommes sur la compote en les chevauchant. Dorer à l'uf (facultatif).</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B20" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D9</f>
         <v>[CUIRE] Marquer la tarte aux pommes en cuisson - 3 min .Cuire la tarte aux pommes au four à200 °C pendant 30 à35 min-te aux 2/3 de la cuisRetirer le cercle et passer de la dorure sur la pâ.son de la tarte  Débarrasser la tarte aux pommes sur une grille à pâtisserie.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B21" t="str" s="12">
         <f>"[NAPPER] "&amp;Procedure!D10</f>
         <v>[NAPPER] Napper la tarte aux pommes (lustrer) - 5 min Chauffer le nappage dans une petite sauteuse et le détendre si .cessaire avec un peu de siropén</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B8</f>
         <v>Nappage abricot (glaçage)</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E8</f>
         <v>0.14</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="16">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>