--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,311 +17,335 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Pâte à choux (BPI cuisine)</t>
+    <t>PÂTE À CHOUX</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-CHOUX</t>
+    <t>GRO_CDR_B505</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâte à choux (PAT.PATES.CHOUX)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>2,85 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>2,62 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Produits frais</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00000061</t>
-[...19 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 2,85 kg)</t>
+    <t>Quantité (pour 2,62 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâte à choux</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ BEURRE</t>
+    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine. Beurrer légèrement la plaque à pâtisserie.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; tamiser la farine.</t>
   </si>
   <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
+    <t>Œufs — Les incorporer un à un au début en travaillant énergiquement, puis deux par deux à mesure que la pâte les absorbe.</t>
+  </si>
+  <si>
     <t>DRESSER</t>
   </si>
   <si>
-    <t>Fiche technique — Pâte à choux (BPI cuisine)</t>
-[...2 lines deleted...]
-    <t>Pâte à choux (BPI cuisine)  BPI-PAT-CHOUX</t>
+    <t>Fiche technique — PÂTE À CHOUX</t>
+  </si>
+  <si>
+    <t>PÂTE À CHOUX  GRO_CDR_B505</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -431,50 +455,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -514,851 +541,1143 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>6.23156</v>
+        <v>7.1273</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.1865122807018</v>
+        <v>2.7203435114504</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>6.23156</v>
+        <v>7.1273</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>1.58056</v>
+        <f>E7*0.0043</f>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.27</f>
-        <v>4.32</v>
+        <f>E8*0.56</f>
+        <v>0.28</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.42</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.42</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.003</v>
+        <f>E9*5.2</f>
+        <v>2.184</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.56</f>
-        <v>0.28</v>
+        <f>E10*1.05</f>
+        <v>0.021</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
+      <c r="A11" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.02</v>
+        <v>17</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.02</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.35</f>
-        <v>0.007</v>
+        <f>E11*0.27</f>
+        <v>4.59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.82</f>
+        <f>E12*0.35</f>
+        <v>0.007</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>0.05</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*0.82</f>
         <v>0.041</v>
       </c>
     </row>
-    <row r="13">
-[...9 lines deleted...]
-        <f>SUM(G7:G12)</f>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s" s="3">
+        <v>55</v>
+      </c>
+      <c r="G14" s="13">
+        <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D2" s="11">
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D4" s="11">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D5" s="11">
         <v>0.05</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.4</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>0.88</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D10" s="11">
         <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.055</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Réaliser la panade — dans une russe, réunir l'eau (ou le lait), le sel, le sucre (facultatif) et le beurre découpé en parcelles. Porter à ébullition en veillant à obtenir simultanément l'ébullition du liquide et la fusion complète du beurre.</t>
+          <t>Détrempe — Réunir dans une sauteuse ou une russe adaptée l'eau, le sel, le sucre selon l'usage et le beurre coupé en très petites parcelles. Porter à ébullition : le beurre doit avoir fondu au moment où l'eau bout, sinon une partie de l'eau s'évapore et fausse les proportions.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Ajouter hors du feu la farine tamisée en une seule fois. Mélanger énergiquement à l'aide d'une spatule. Remettre sur le feu durant quelques secondes et dessécher la détrempe jusqu'à ce qu'elle n'adhère plus aux parois et forme une boule. Débarrasser dans une calotte.</t>
+          <t>Panade — Hors du feu, verser la farine d'un seul coup pour éviter les grumeaux ; mélanger d'abord lentement à la spatule en exoglass, puis vigoureusement jusqu'à absorption complète. Remettre sur le feu et dessécher environ 30 s (moins en petite quantité) jusqu'à ce que la pâte ne colle plus ni à la sauteuse ni à la spatule : une fine pellicule se forme au fond. La débarrasser aussitôt dans une grande calotte ou la cuve du batteur, pour ne pas cuire les œufs contre la paroi chaude.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-        </is>
+        <v>82</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>83</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Dresser ou coucher la pâte à choux — emplir une poche munie d'une douille ronde unie. Coucher sur plaque beurrée en quinconce avec suffisamment d'espace. Dorer en deux fois : une première fois à la dorure détendue, une seconde fois à l'œuf entier avant incision et enfournage. Cuire à 200-220°C.</t>
+          <t>À-point — À partir du quatorzième œuf, contrôler la consistance ; finir avec les deux ou trois derniers battus à la fourchette, par demi-œuf, jusqu'à ce que la pâte prélevée au bout de la spatule retombe souplement en formant un crochet. Trop molle, elle s'étale au four ; trop ferme, elle gonfle en boursouflures irrégulières.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7">
+        <v>6</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Utilisation — Corner les bords de la calotte et employer la pâte aussitôt. Beurrer légèrement les plaques, coucher les pièces en quinconce bien espacées et les dorer avec l'œuf battu détendu d'un peu de lait, sans laisser couler la dorure sur les côtés ni sur la plaque.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="14"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-PAT-CHOUX · PAT.PATES.CHOUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-CHOUX · PAT.PATES.CHOUX · référence : 2,85 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B505 · PAT.PATES.CHOUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B505 · PAT.PATES.CHOUX · référence : 2,62 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine. Beurrer légèrement la plaque à pâtisserie.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; tamiser la farine.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉUNIR] "&amp;Procedure!D3</f>
-        <v>[RÉUNIR] Réaliser la panade — dans une russe, réunir l'eau (ou le lait), le sel, le sucre (facultatif) et le beurre découpé en parcelles. Porter à ébullition en veillant à obtenir simultanément l'ébullition du liquide et la fusion complète du beurre.</v>
+        <v>[RÉUNIR] Détrempe — Réunir dans une sauteuse ou une russe adaptée l'eau, le sel, le sucre selon l'usage et le beurre coupé en très petites parcelles. Porter à ébullition : le beurre doit avoir fondu au moment où l'eau bout, sinon une partie de l'eau s'évapore et fausse les proportions.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E7</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B12</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E12</f>
+        <v>0.02</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B13</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E13</f>
+        <v>0.05</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="18">
-[...2 lines deleted...]
-      <c r="B11"/>
+      <c r="A11" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B11" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Panade — Hors du feu, verser la farine d'un seul coup pour éviter les grumeaux ; mélanger d'abord lentement à la spatule en exoglass, puis vigoureusement jusqu'à absorption complète. Remettre sur le feu et dessécher environ 30 s (moins en petite quantité) jusqu'à ce que la pâte ne colle plus ni à la sauteuse ni à la spatule : une fine pellicule se forme au fond. La débarrasser aussitôt dans une grande calotte ou la cuve du batteur, pour ne pas cuire les œufs contre la paroi chaude.</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E8</f>
+        <v>0.5</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>91</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D5</f>
+        <v>[INCORPORER] Œufs — Les incorporer un à un au début en travaillant énergiquement, puis deux par deux à mesure que la pâte les absorbe.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="11">
+        <f>'Besoins'!$B$2*16</f>
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>93</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[DRESSER] "&amp;Procedure!D6</f>
+        <v>[DRESSER] À-point — À partir du quatorzième œuf, contrôler la consistance ; finir avec les deux ou trois derniers battus à la fourchette, par demi-œuf, jusqu'à ce que la pâte prélevée au bout de la spatule retombe souplement en formant un crochet. Trop molle, elle s'étale au four ; trop ferme, elle gonfle en boursouflures irrégulières.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>94</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Utilisation — Corner les bords de la calotte et employer la pâte aussitôt. Beurrer légèrement les plaques, coucher les pièces en quinconce bien espacées et les dorer avec l'œuf battu détendu d'un peu de lait, sans laisser couler la dorure sur les côtés ni sur la plaque.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B10</f>
+        <v>Lait entier UHT 3,5% MG brique 1L</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E10</f>
+        <v>0.02</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F10</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Pâte à choux (BPI cuisine)</dc:title>
+  <dc:title>PÂTE À CHOUX</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>