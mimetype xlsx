--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,176 +15,233 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Poissons et fruits de mer surgelés</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>CRE-DOUBLE</t>
+  </si>
+  <si>
+    <t>Crème double 45% MG</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>RNM0580502</t>
+  </si>
+  <si>
+    <t>MERLAN brillant (filet) levé à la main de chalut 200-300g France</t>
+  </si>
+  <si>
+    <t>Poissons filets</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Farce mousseline de poisson</t>
+    <t>FARCE MOUSSELINE DE POISSON</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer les denrées. Mettre les éléments du hachoir ou la cuve du mixeur au grand froid (enceinte réfrigérée ou chambre négative).</t>
+  </si>
+  <si>
     <t>ASSAISONNER</t>
   </si>
   <si>
-    <t>Assaisonner les morceaux. Les mixer jusqu'à ce qu'ils forment une masse compacte, ferme et élastique. Ajouter les blancs d'œufs en fin de mixage.</t>
-[...1 lines deleted...]
-  <si>
     <t>PASSER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>CORNER</t>
   </si>
   <si>
-    <t>Corner et couvrir la calotte d'un film en plastique alimentaire. Réserver la farce sur glace en enceinte réfrigérée.</t>
+    <t>Rectifier l'assaisonnement, corner la calotte, filmer et garder sur glace jusqu'à l'emploi.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Filets calibrés de colin lieu</t>
+    <t xml:space="preserve">    ↳ MERLAN brillant (filet) levé à la main de chalut 200-300g France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Fiche technique — Farce mousseline de poisson</t>
-[...2 lines deleted...]
-    <t>Farce mousseline de poisson  BPI-CUI-MOUSS-PO</t>
+    <t xml:space="preserve">    ↳ BLANC D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Crème double 45% MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Fiche technique — FARCE MOUSSELINE DE POISSON</t>
+  </si>
+  <si>
+    <t>FARCE MOUSSELINE DE POISSON  GRO_CDR_B327</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
@@ -256,151 +313,157 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>1.25</v>
+        <v>2.1</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>1.25</v>
+        <v>2.1</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
@@ -408,410 +471,666 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.25</v>
+        <v>0.003</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.25</v>
+        <v>0.003</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*18.12</f>
-        <v>22.65</v>
+        <f>E7*14.8</f>
+        <v>0.0444</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8"/>
-[...4 lines deleted...]
-      <c r="F8" t="s" s="9">
+      <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="10">
-        <f>SUM(G7:G7)</f>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="4">
+        <v>1</v>
+      </c>
+      <c r="E8" s="6">
+        <f>D8*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*4.2</f>
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="9">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E9" s="6">
+        <f>D9*$B$2</f>
+        <v>1.5</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*0.27</f>
+        <v>0.405</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="4">
+        <v>1</v>
+      </c>
+      <c r="E10" s="6">
+        <f>D10*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*14.5</f>
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0.018</v>
+      </c>
+      <c r="E11" s="6">
+        <f>D11*$B$2</f>
+        <v>0.018</v>
+      </c>
+      <c r="F11" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*0.35</f>
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="10">
+        <v>28</v>
+      </c>
+      <c r="G12" s="11">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="E2" t="s" s="11"/>
+        <v>36</v>
+      </c>
+      <c r="D2" t="s" s="12">
+        <v>37</v>
+      </c>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="E3" t="s" s="11"/>
+        <v>38</v>
+      </c>
+      <c r="D3" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la chair — Contrôler les filets, retirer les arêtes oubliées et dénerver. La couper en petits morceaux et la laisser se raffermir quelques minutes au froid.</t>
+        </is>
+      </c>
+      <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="11">
+        <v>39</v>
+      </c>
+      <c r="D4" t="inlineStr" s="12">
         <is>
-          <t>Passer la chair au travers d'un tamis métallique fin, en utilisant un pilon. Débarrasser la chair dans une calotte, la placer dans une autre plus grande contenant de la glace.</t>
+          <t>Hacher — Assaisonner les morceaux (sel, poivre blanc ou Cayenne), les hacher très fin au mixeur ou deux fois au hachoir, grille fine ; ajouter les blancs en fin de hachage. Pour plus de finesse, passer ensuite au tamis fin au pilon.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="11"/>
+      <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="11">
+        <v>40</v>
+      </c>
+      <c r="D5" t="inlineStr" s="12">
         <is>
-          <t>Incorporer la crème progressivement par petites quantités, en remuant énergiquement à l'aide d'une spatule en exoglass. Arrêter d'incorporer la crème lorsque la farce se détend, devient souple et légère.</t>
+          <t>Monter à la crème — Débarrasser la chair dans une calotte posée sur une autre remplie de glace. La travailler à la spatule en exoglass jusqu'à ce qu'elle soit compacte, ferme et élastique, puis incorporer la crème très froide par petites quantités. S'arrêter dès que la farce perd son corps et son élasticité.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="11"/>
+      <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="E6" t="s" s="11"/>
+        <v>41</v>
+      </c>
+      <c r="D6" t="s" s="12">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E3"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*1.25</f>
-        <v>1.25</v>
+        <f>'Besoins'!$B$2*2.1</f>
+        <v>2.1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*1.25</f>
-        <v>1.25</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" s="6">
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="6">
+        <f>'Besoins'!$B$2*0.018</f>
+        <v>0.018</v>
+      </c>
+      <c r="E6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*0.003</f>
+        <v>0.003</v>
+      </c>
+      <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
-[...1 lines deleted...]
-        <v>BPI-CUI-MOUSS-PO · CUI.PREP · référence : 1,25 kg · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="13">
+        <f>"GRO_CDR_B327 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B327 · CUI.PREP · référence : 2,1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
-        <v>38</v>
+      <c r="A4" t="s" s="14">
+        <v>56</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="11">
+      <c r="A5" t="s" s="15">
+        <v>57</v>
+      </c>
+      <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail. Vérifier les filets, ôter les éventuelles arêtes, les dénerver et les découper en petits morceaux. Les refroidir en enceinte réfrigérée.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer les denrées. Mettre les éléments du hachoir ou la cuve du mixeur au grand froid (enceinte réfrigérée ou chambre négative).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="11">
+      <c r="A6" t="s" s="15">
+        <v>58</v>
+      </c>
+      <c r="B6" t="str" s="12">
         <f>"[ASSAISONNER] "&amp;Procedure!D3</f>
-        <v>[ASSAISONNER] Assaisonner les morceaux. Les mixer jusqu'à ce qu'ils forment une masse compacte, ferme et élastique. Ajouter les blancs d'œufs en fin de mixage.</v>
+        <v>[ASSAISONNER] Préparer la chair — Contrôler les filets, retirer les arêtes oubliées et dénerver. La couper en petits morceaux et la laisser se raffermir quelques minutes au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="11">
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B10</f>
+        <v>MERLAN brillant (filet) levé à la main de chalut 200-300g France</v>
+      </c>
+      <c r="C7" s="6">
+        <f>Besoins!E10</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="15">
+        <v>59</v>
+      </c>
+      <c r="B8" t="str" s="12">
         <f>"[PASSER] "&amp;Procedure!D4</f>
-        <v>[PASSER] Passer la chair au travers d'un tamis métallique fin, en utilisant un pilon. Débarrasser la chair dans une calotte, la placer dans une autre plus grande contenant de la glace.</v>
-[...10 lines deleted...]
-        <v>[INCORPORER] Incorporer la crème progressivement par petites quantités, en remuant énergiquement à l'aide d'une spatule en exoglass. Arrêter d'incorporer la crème lorsque la farce se détend, devient souple et légère.</v>
+        <v>[PASSER] Hacher — Assaisonner les morceaux (sel, poivre blanc ou Cayenne), les hacher très fin au mixeur ou deux fois au hachoir, grille fine ; ajouter les blancs en fin de hachage. Pour plus de finesse, passer ensuite au tamis fin au pilon.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="6">
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B11</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C10" s="6">
+        <f>Besoins!E11</f>
+        <v>0.018</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
-[...4 lines deleted...]
-      <c r="D11"/>
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C11" s="6">
+        <f>Besoins!E7</f>
+        <v>0.003</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="15">
+        <v>61</v>
+      </c>
+      <c r="B12" t="str" s="12">
+        <f>"[INCORPORER] "&amp;Procedure!D5</f>
+        <v>[INCORPORER] Monter à la crème — Débarrasser la chair dans une calotte posée sur une autre remplie de glace. La travailler à la spatule en exoglass jusqu'à ce qu'elle soit compacte, ferme et élastique, puis incorporer la crème très froide par petites quantités. S'arrêter dès que la farce perd son corps et son élasticité.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B8</f>
+        <v>Crème double 45% MG</v>
+      </c>
+      <c r="C13" s="6">
+        <f>Besoins!E8</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>62</v>
+      </c>
+      <c r="B14" t="str" s="12">
+        <f>"[CORNER] "&amp;Procedure!D6</f>
+        <v>[CORNER] Rectifier l'assaisonnement, corner la calotte, filmer et garder sur glace jusqu'à l'emploi.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="16">
+        <v>63</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B9:D9"/>
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Farce mousseline de poisson</dc:title>
+  <dc:title>FARCE MOUSSELINE DE POISSON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>