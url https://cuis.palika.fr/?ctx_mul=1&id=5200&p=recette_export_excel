--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,284 +17,302 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Farce mousseline de volaille</t>
+    <t>FARCE MOUSSELINE DE VOLAILLE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-CUI-MOUSS-VO</t>
+    <t>GRO_CDR_B325</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) — verrouillage final Chapitre 5 (audit complet)</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>2,1 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>CRE-DOUBLE</t>
   </si>
   <si>
     <t>Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>00002406</t>
-[...5 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00345</t>
   </si>
   <si>
     <t>Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 2,1 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ œufs blancs liquides pasteurisés</t>
+    <t xml:space="preserve">    ↳ BLANC D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ BLANC D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer les denrées. Mettre les éléments du hachoir ou la cuve du mixeur au grand froid (enceinte réfrigérée ou chambre négative).</t>
+  </si>
+  <si>
     <t>ASSAISONNER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Fiche technique — Farce mousseline de volaille</t>
-[...2 lines deleted...]
-    <t>Farce mousseline de volaille  BPI-CUI-MOUSS-VO</t>
+    <t>Rectifier l'assaisonnement, corner la calotte, filmer et garder sur glace jusqu'à l'emploi.</t>
+  </si>
+  <si>
+    <t>Fiche technique — FARCE MOUSSELINE DE VOLAILLE</t>
+  </si>
+  <si>
+    <t>FARCE MOUSSELINE DE VOLAILLE  GRO_CDR_B325</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -410,50 +428,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -493,165 +514,168 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>19.9507</v>
+        <v>17.2157</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>19.9507</v>
+        <v>8.1979523809524</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>19.9507</v>
+        <v>17.2157</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -709,552 +733,672 @@
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*4.2</f>
         <v>4.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>3</v>
+        <v>1.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>3</v>
+        <v>1.5</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*0.27</f>
+        <v>0.405</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>0.018</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.018</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.35</f>
         <v>0.0063</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*12.56</f>
-        <v>15.7</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="3">
         <v>48</v>
       </c>
       <c r="G12" s="13">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>50</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>51</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>52</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>53</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" s="11">
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="11">
+        <v>0.108</v>
+      </c>
+      <c r="E5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="11">
-        <v>0.018</v>
+        <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="11">
-        <v>0.003</v>
+        <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.018</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="D2" t="s" s="14">
+        <v>72</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Assaisonner la chair avec le sel fin, le poivre blanc du moulin ou le piment de Cayenne. Hacher finement la chair au mixeur, ou deux fois de suite au hachoir à viande. La chair peut être passée ensuite au travers d'un tamis métallique fin.</t>
+          <t>Préparer la chair — Retirer peau, graisse, nerfs et aponévroses des blancs de volaille (veau : parer, dégraisser, dénerver ; crustacés : décortiquer, parer et ôter le boyau). La couper en petits morceaux et la laisser se raffermir quelques minutes au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Ajouter les blancs d'œufs en fin de hachage. Débarrasser la chair hachée dans une grande calotte en acier inoxydable. Placer cette calotte dans une autre plus grande contenant de la glace.</t>
+          <t>Hacher — Assaisonner les morceaux (sel, poivre blanc ou Cayenne), les hacher très fin au mixeur ou deux fois au hachoir, grille fine ; ajouter les blancs en fin de hachage. Pour plus de finesse, passer ensuite au tamis fin au pilon.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Monter la farce mousseline avec la crème — travailler la farce à l'aide d'une spatule en exoglass pour bien l'homogénéiser et la refroidir : elle doit devenir compacte, ferme et très élastique. Incorporer progressivement la crème très froide par petites quantités. Lorsque la farce perd de sa résistance et de son élasticité, arrêter d'incorporer de la crème.</t>
+          <t>Monter à la crème — Débarrasser la chair dans une calotte posée sur une autre remplie de glace. La travailler à la spatule en exoglass jusqu'à ce qu'elle soit compacte, ferme et élastique, puis incorporer la crème très froide par petites quantités. S'arrêter dès que la farce perd son corps et son élasticité.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="D6" t="s" s="14">
+        <v>77</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-CUI-MOUSS-VO · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-MOUSS-VO · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B325 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B325 · CUI.PREP · référence : 2,1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Maintenir la chair et la crème très froides (sur glace ou en enceinte réfrigérée).</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer les denrées. Mettre les éléments du hachoir ou la cuve du mixeur au grand froid (enceinte réfrigérée ou chambre négative).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[ASSAISONNER] "&amp;Procedure!D3</f>
-        <v>[ASSAISONNER] Assaisonner la chair avec le sel fin, le poivre blanc du moulin ou le piment de Cayenne. Hacher finement la chair au mixeur, ou deux fois de suite au hachoir à viande. La chair peut être passée ensuite au travers d'un tamis métallique fin.</v>
+        <v>[ASSAISONNER] Préparer la chair — Retirer peau, graisse, nerfs et aponévroses des blancs de volaille (veau : parer, dégraisser, dénerver ; crustacés : décortiquer, parer et ôter le boyau). La couper en petits morceaux et la laisser se raffermir quelques minutes au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B11</f>
+        <v>Filets blancs de poulet à sec UE</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E11</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B8" t="str" s="14">
-        <f>"[MONTER] "&amp;Procedure!D5</f>
-        <v>[MONTER] Monter la farce mousseline avec la crème — travailler la farce à l'aide d'une spatule en exoglass pour bien l'homogénéiser et la refroidir : elle doit devenir compacte, ferme et très élastique. Incorporer progressivement la crème très froide par petites quantités. Lorsque la farce perd de sa résistance et de son élasticité, arrêter d'incorporer de la crème.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Hacher — Assaisonner les morceaux (sel, poivre blanc ou Cayenne), les hacher très fin au mixeur ou deux fois au hachoir, grille fine ; ajouter les blancs en fin de hachage. Pour plus de finesse, passer ensuite au tamis fin au pilon.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B10</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E10</f>
+        <v>0.018</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="18">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E7</f>
+        <v>0.003</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>84</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D5</f>
+        <v>[MONTER] Monter à la crème — Débarrasser la chair dans une calotte posée sur une autre remplie de glace. La travailler à la spatule en exoglass jusqu'à ce qu'elle soit compacte, ferme et élastique, puis incorporer la crème très froide par petites quantités. S'arrêter dès que la farce perd son corps et son élasticité.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B8</f>
+        <v>Crème double 45% MG</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E8</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>85</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[VÉRIFIER] "&amp;Procedure!D6</f>
+        <v>[VÉRIFIER] Rectifier l'assaisonnement, corner la calotte, filmer et garder sur glace jusqu'à l'emploi.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B9:D9"/>
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Farce mousseline de volaille</dc:title>
+  <dc:title>FARCE MOUSSELINE DE VOLAILLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>