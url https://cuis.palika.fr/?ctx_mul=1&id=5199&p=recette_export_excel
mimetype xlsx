--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,254 +17,308 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Appareil à pommes Duchesse</t>
+    <t>APPAREIL À POMMES DUCHESSE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-CUI-DUCHESSE</t>
+    <t>GRO_CDR_B322</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1,1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>0,95 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:43</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-MUSCADE</t>
+  </si>
+  <si>
+    <t>Noix de muscade entière</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1,1 kg)</t>
+    <t>Quantité (pour 0,95 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Noix de muscade entière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
-    <t>Éplucher et laver les pommes de terre. Les détailler en gros quartiers (si elles sont petites et de forme régulière, les laisser entières).</t>
+    <t>Éplucher et laver les pommes de terre, les tailler en gros quartiers réguliers (les petites restent entières).</t>
   </si>
   <si>
     <t>PLACER</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>DESSÉCHER</t>
   </si>
   <si>
-    <t>Fiche technique — Appareil à pommes Duchesse</t>
-[...2 lines deleted...]
-    <t>Appareil à pommes Duchesse  BPI-CUI-DUCHESSE</t>
+    <t>Fiche technique — APPAREIL À POMMES DUCHESSE</t>
+  </si>
+  <si>
+    <t>APPAREIL À POMMES DUCHESSE  GRO_CDR_B322</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -327,94 +381,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -454,165 +514,168 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>0.87</v>
+        <v>1.7105</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.79090909090909</v>
+        <v>1.8005263157895</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>0.87</v>
+        <v>1.7105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G9"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -620,463 +683,750 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*5.2</f>
-        <v>0.52</v>
+        <f>E7*18</f>
+        <v>0.018</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.35</f>
+        <f>E8*12.5</f>
+        <v>0.0125</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="11">
+        <f>D9*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*5.2</f>
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1</v>
+      </c>
+      <c r="E10" s="11">
+        <f>D10*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*0.35</f>
         <v>0.35</v>
       </c>
     </row>
-    <row r="9">
-[...9 lines deleted...]
-        <f>SUM(G7:G8)</f>
+    <row r="11">
+      <c r="A11" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="9">
+        <v>3</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*0.27</f>
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="3">
+        <v>47</v>
+      </c>
+      <c r="G12" s="13">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F4"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D2" s="11">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" s="11">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.114</v>
+      </c>
+      <c r="E6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>3</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="11">
+        <v>3</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="E2" t="s" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="D2" t="s" s="14">
+        <v>71</v>
+      </c>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="E3" t="s" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="D3" t="s" s="14">
+        <v>73</v>
+      </c>
+      <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>74</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Cuire les pommes de terre à l'anglaise — placer dans une russe, mouiller à l'eau froide (2 à 3 cm au-dessus), saler au gros sel, porter à ébullition. Cuire jusqu'à ce qu'elles soient tendres.</t>
+          <t>Cuire à l'anglaise — Dans une russe, couvrir d'eau froide de 2 à 3 cm, saler au gros sel, porter à ébullition puis cuire 20 à 25 min à petits bouillons et à couvert, en écumant au besoin.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>75</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Égoutter soigneusement les pommes de terre et les dessécher quelques instants sur le feu. Les passer immédiatement au moulin à légumes (grille fine) ou les écraser au pilon. Ne pas utiliser de mixeur (la purée deviendrait collante).</t>
+          <t>Dessécher et passer — Contrôler la cuisson à la pointe du couteau, égoutter, sécher les pommes de terre à l'entrée du four, puis les passer aussitôt, encore brûlantes, au tamis (pilon bien droit, sans tourner) ou au moulin à légumes.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="13">
+        <v>76</v>
+      </c>
+      <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Dessécher la purée à feu doux en remuant avec une spatule en exoglass. Incorporer le beurre en parcelles, puis les jaunes d'œufs un à un hors du feu. Assaisonner sel fin, poivre blanc, muscade. Vérifier la consistance et l'assaisonnement.</t>
+          <t>Lier — Remettre la pulpe dans la russe et la dessécher sur le feu à la spatule en exoglass. Incorporer le beurre en morceaux, puis, hors du feu, les jaunes en remuant aussitôt. Remettre quelques instants sur le feu en remuant vivement pour achever la liaison. Assaisonner : sel, poivre, muscade.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="13"/>
+      <c r="E6" t="s" s="14"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7">
+        <v>6</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Débarrasser en couche mince sur une plaque inox légèrement farinée ou huilée, lisser à la spatule ou à la corne farinée et couvrir d'un papier sulfurisé ou d'un film pour éviter la croûte. Utiliser avant refroidissement complet.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="14"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
-[...1 lines deleted...]
-        <v>BPI-CUI-DUCHESSE · CUI.PREP · référence : 1,1 kg · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="15">
+        <f>"GRO_CDR_B322 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B322 · CUI.PREP · référence : 0,95 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>62</v>
+      <c r="A4" t="s" s="16">
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>79</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>80</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
-        <v>[ÉPLUCHER] Éplucher et laver les pommes de terre. Les détailler en gros quartiers (si elles sont petites et de forme régulière, les laisser entières).</v>
+        <v>[ÉPLUCHER] Éplucher et laver les pommes de terre, les tailler en gros quartiers réguliers (les petites restent entières).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B10</f>
+        <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E10</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="17">
+        <v>81</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[PLACER] "&amp;Procedure!D4</f>
-        <v>[PLACER] Cuire les pommes de terre à l'anglaise — placer dans une russe, mouiller à l'eau froide (2 à 3 cm au-dessus), saler au gros sel, porter à ébullition. Cuire jusqu'à ce qu'elles soient tendres.</v>
-[...10 lines deleted...]
-        <v>[ÉGOUTTER] Égoutter soigneusement les pommes de terre et les dessécher quelques instants sur le feu. Les passer immédiatement au moulin à légumes (grille fine) ou les écraser au pilon. Ne pas utiliser de mixeur (la purée deviendrait collante).</v>
+        <v>[PLACER] Cuire à l'anglaise — Dans une russe, couvrir d'eau froide de 2 à 3 cm, saler au gros sel, porter à ébullition puis cuire 20 à 25 min à petits bouillons et à couvert, en écumant au besoin.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...4 lines deleted...]
-        <v>[DESSÉCHER] Dessécher la purée à feu doux en remuant avec une spatule en exoglass. Incorporer le beurre en parcelles, puis les jaunes d'œufs un à un hors du feu. Assaisonner sel fin, poivre blanc, muscade. Vérifier la consistance et l'assaisonnement.</v>
+      <c r="A9" t="s" s="17">
+        <v>82</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D5</f>
+        <v>[ÉGOUTTER] Dessécher et passer — Contrôler la cuisson à la pointe du couteau, égoutter, sécher les pommes de terre à l'entrée du four, puis les passer aussitôt, encore brûlantes, au tamis (pilon bien droit, sans tourner) ou au moulin à légumes.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-      <c r="B10"/>
+      <c r="A10" t="s" s="17">
+        <v>83</v>
+      </c>
+      <c r="B10" t="str" s="14">
+        <f>"[DESSÉCHER] "&amp;Procedure!D6</f>
+        <v>[DESSÉCHER] Lier — Remettre la pulpe dans la russe et la dessécher sur le feu à la spatule en exoglass. Incorporer le beurre en morceaux, puis, hors du feu, les jaunes en remuant aussitôt. Remettre quelques instants sur le feu en remuant vivement pour achever la liaison. Assaisonner : sel, poivre, muscade.</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B9</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E9</f>
+        <v>0.1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="11">
+        <f>'Besoins'!$B$2*6</f>
+        <v>6</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B7</f>
+        <v>Noix de muscade entière</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E7</f>
+        <v>0.001</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B8</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E8</f>
+        <v>0.001</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>85</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Débarrasser en couche mince sur une plaque inox légèrement farinée ou huilée, lisser à la spatule ou à la corne farinée et couvrir d'un papier sulfurisé ou d'un film pour éviter la croûte. Utiliser avant refroidissement complet.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à pommes Duchesse</dc:title>
+  <dc:title>APPAREIL À POMMES DUCHESSE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>