--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,227 +15,236 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0440123</t>
   </si>
   <si>
     <t>ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...2 lines deleted...]
-    <t>PERSIL frisé U.E. botte</t>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Duxelles sèche</t>
+    <t>DUXELLES SÈCHE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
     <t>SUER</t>
   </si>
   <si>
-    <t>Faire suer au beurre les échalotes et les oignons ciselés. Ajouter les champignons hachés et pressés. Saler, poivrer.</t>
-[...1 lines deleted...]
-  <si>
     <t>CUIRE</t>
   </si>
   <si>
-    <t>DÉBARRASSER</t>
-[...2 lines deleted...]
-    <t>Débarrasser la duxelles dans une calotte en acier inoxydable et la recouvrir d'un papier sulfurisé beurré.</t>
+    <t>Débarrasser dans une calotte inox et couvrir d'un papier sulfurisé beurré.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
-[...5 lines deleted...]
-    <t>Duxelles sèche  BPI-CUI-DUXELLES</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Fiche technique — DUXELLES SÈCHE</t>
+  </si>
+  <si>
+    <t>DUXELLES SÈCHE  GRO_CDR_B316</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -342,110 +351,113 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
@@ -453,580 +465,694 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*5.2</f>
-        <v>0.52</v>
+        <f>E7*12.5</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*3.2</f>
-        <v>3.2</v>
+        <f>E8*5.2</f>
+        <v>0.52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*1.3</f>
-        <v>0.0975</v>
+        <f>E9*3.2</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D10" s="4">
         <v>0.075</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*0.4</f>
-        <v>0.03</v>
+        <f>E10*1.3</f>
+        <v>0.0975</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D11" s="4">
-        <v>0.02</v>
+        <v>0.075</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.02</v>
+        <v>0.075</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*4.5</f>
+        <f>E11*0.4</f>
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.45</f>
         <v>0.09</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="9">
+        <v>28</v>
+      </c>
+      <c r="G13" s="10">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s" s="11">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D3" t="inlineStr" s="11">
         <is>
-          <t>Éplucher, laver et ciseler finement les oignons et les échalotes. Laver, équeuter, essorer, concasser et hacher le persil. Éplucher, laver, émincer et hacher finement les champignons très rapidement. Les presser fortement à l'aide d'une étamine pour en extraire le maximum d'eau.</t>
+          <t>Préparer les légumes — Ciseler finement oignons et échalotes ; laver, équeuter, sécher et hacher le persil. Éplucher, laver et émincer les champignons au dernier moment, les hacher finement et vite (le mixeur convient bien), puis les tordre dans une étamine pour en exprimer le plus d'eau possible.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="D4" t="inlineStr" s="11">
+        <is>
+          <t>Cuire — Faire suer au beurre oignons et échalotes sans coloration, ajouter les champignons pressés, saler et poivrer. Cuire à feu vif jusqu'à ce que l'eau soit entièrement évaporée, en remuant souvent à la spatule en exoglass, surtout vers la fin. Ajouter le persil haché.</t>
+        </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        </is>
+        <v>40</v>
+      </c>
+      <c r="D5" t="s" s="11">
+        <v>41</v>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
-    </row>
-[...14 lines deleted...]
-      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*1.27</f>
-        <v>1.27</v>
+        <f>'Besoins'!$B$2*0.65</f>
+        <v>0.65</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="E8" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"BPI-CUI-DUXELLES · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-DUXELLES · CUI.PREP · référence : 1,27 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B316 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B316 · CUI.PREP · référence : 0,65 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
-        <v>[ÉPLUCHER] Éplucher, laver et ciseler finement les oignons et les échalotes. Laver, équeuter, essorer, concasser et hacher le persil. Éplucher, laver, émincer et hacher finement les champignons très rapidement. Les presser fortement à l'aide d'une étamine pour en extraire le maximum d'eau.</v>
+        <v>[ÉPLUCHER] Préparer les légumes — Ciseler finement oignons et échalotes ; laver, équeuter, sécher et hacher le persil. Éplucher, laver et émincer les champignons au dernier moment, les hacher finement et vite (le mixeur convient bien), puis les tordre dans une étamine pour en exprimer le plus d'eau possible.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B9</f>
+        <v>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</v>
+      </c>
+      <c r="C7" s="6">
+        <f>Besoins!E9</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="14">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B11</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C8" s="6">
+        <f>Besoins!E11</f>
+        <v>0.075</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B10</f>
+        <v>ÉCHALOTE France cat.I</v>
+      </c>
+      <c r="C9" s="6">
+        <f>Besoins!E10</f>
+        <v>0.075</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B11"/>
+      <c r="A11" t="s" s="14">
+        <v>60</v>
+      </c>
+      <c r="B11" t="str" s="11">
+        <f>"[SUER] "&amp;Procedure!D4</f>
+        <v>[SUER] Cuire — Faire suer au beurre oignons et échalotes sans coloration, ajouter les champignons pressés, saler et poivrer. Cuire à feu vif jusqu'à ce que l'eau soit entièrement évaporée, en remuant souvent à la spatule en exoglass, surtout vers la fin. Ajouter le persil haché.</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C12" s="6">
+        <f>Besoins!E8</f>
+        <v>0.1</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C13" s="6">
+        <f>Besoins!E7</f>
+        <v>0.001</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="14">
+        <v>61</v>
+      </c>
+      <c r="B14" t="str" s="11">
+        <f>"[CUIRE] "&amp;Procedure!D5</f>
+        <v>[CUIRE] Débarrasser dans une calotte inox et couvrir d'un papier sulfurisé beurré.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="15">
+        <v>62</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Duxelles sèche</dc:title>
+  <dc:title>DUXELLES SÈCHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>