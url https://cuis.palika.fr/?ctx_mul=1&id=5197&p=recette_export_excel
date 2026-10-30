--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,287 +17,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Duxelles sèche</t>
+    <t>DUXELLES SÈCHE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-CUI-DUXELLES</t>
+    <t>GRO_CDR_B316</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1,27 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>0,65 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 17:50</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0440123</t>
   </si>
   <si>
     <t>ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...2 lines deleted...]
-    <t>PERSIL frisé U.E. botte</t>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1,27 kg)</t>
+    <t>Quantité (pour 0,65 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
     <t>SUER</t>
   </si>
   <si>
-    <t>Faire suer au beurre les échalotes et les oignons ciselés. Ajouter les champignons hachés et pressés. Saler, poivrer.</t>
-[...1 lines deleted...]
-  <si>
     <t>CUIRE</t>
   </si>
   <si>
-    <t>DÉBARRASSER</t>
-[...8 lines deleted...]
-    <t>Duxelles sèche  BPI-CUI-DUXELLES</t>
+    <t>Débarrasser dans une calotte inox et couvrir d'un papier sulfurisé beurré.</t>
+  </si>
+  <si>
+    <t>Fiche technique — DUXELLES SÈCHE</t>
+  </si>
+  <si>
+    <t>DUXELLES SÈCHE  GRO_CDR_B316</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -404,50 +416,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -487,165 +502,168 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.9375</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.1003937007874</v>
+        <v>6.0769230769231</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.9375</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -653,596 +671,732 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*5.2</f>
-        <v>0.52</v>
+        <f>E7*12.5</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.2</f>
-        <v>3.2</v>
+        <f>E8*5.2</f>
+        <v>0.52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*1.3</f>
-        <v>0.0975</v>
+        <f>E9*3.2</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D10" s="9">
         <v>0.075</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.4</f>
-        <v>0.03</v>
+        <f>E10*1.3</f>
+        <v>0.0975</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D11" s="9">
-        <v>0.02</v>
+        <v>0.075</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.02</v>
+        <v>0.075</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*4.5</f>
+        <f>E11*0.4</f>
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*0.45</f>
         <v>0.09</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>48</v>
+      </c>
+      <c r="G13" s="12">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D2" s="11">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D5" s="11">
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.075</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7" s="11">
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D2" t="s" s="13">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
-          <t>Éplucher, laver et ciseler finement les oignons et les échalotes. Laver, équeuter, essorer, concasser et hacher le persil. Éplucher, laver, émincer et hacher finement les champignons très rapidement. Les presser fortement à l'aide d'une étamine pour en extraire le maximum d'eau.</t>
+          <t>Préparer les légumes — Ciseler finement oignons et échalotes ; laver, équeuter, sécher et hacher le persil. Éplucher, laver et émincer les champignons au dernier moment, les hacher finement et vite (le mixeur convient bien), puis les tordre dans une étamine pour en exprimer le plus d'eau possible.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>73</v>
+      </c>
+      <c r="D4" t="inlineStr" s="13">
+        <is>
+          <t>Cuire — Faire suer au beurre oignons et échalotes sans coloration, ajouter les champignons pressés, saler et poivrer. Cuire à feu vif jusqu'à ce que l'eau soit entièrement évaporée, en remuant souvent à la spatule en exoglass, surtout vers la fin. Ajouter le persil haché.</t>
+        </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-        </is>
+        <v>74</v>
+      </c>
+      <c r="D5" t="s" s="13">
+        <v>75</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
-    </row>
-[...14 lines deleted...]
-      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"BPI-CUI-DUXELLES · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-DUXELLES · CUI.PREP · référence : 1,27 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B316 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B316 · CUI.PREP · référence : 0,65 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
-        <v>[ÉPLUCHER] Éplucher, laver et ciseler finement les oignons et les échalotes. Laver, équeuter, essorer, concasser et hacher le persil. Éplucher, laver, émincer et hacher finement les champignons très rapidement. Les presser fortement à l'aide d'une étamine pour en extraire le maximum d'eau.</v>
+        <v>[ÉPLUCHER] Préparer les légumes — Ciseler finement oignons et échalotes ; laver, équeuter, sécher et hacher le persil. Éplucher, laver et émincer les champignons au dernier moment, les hacher finement et vite (le mixeur convient bien), puis les tordre dans une étamine pour en exprimer le plus d'eau possible.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B9</f>
+        <v>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E9</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B11</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E11</f>
+        <v>0.075</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B10</f>
+        <v>ÉCHALOTE France cat.I</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E10</f>
+        <v>0.075</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11"/>
+      <c r="A11" t="s" s="16">
+        <v>81</v>
+      </c>
+      <c r="B11" t="str" s="13">
+        <f>"[SUER] "&amp;Procedure!D4</f>
+        <v>[SUER] Cuire — Faire suer au beurre oignons et échalotes sans coloration, ajouter les champignons pressés, saler et poivrer. Cuire à feu vif jusqu'à ce que l'eau soit entièrement évaporée, en remuant souvent à la spatule en exoglass, surtout vers la fin. Ajouter le persil haché.</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E8</f>
+        <v>0.1</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E7</f>
+        <v>0.001</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="16">
+        <v>82</v>
+      </c>
+      <c r="B14" t="str" s="13">
+        <f>"[CUIRE] "&amp;Procedure!D5</f>
+        <v>[CUIRE] Débarrasser dans une calotte inox et couvrir d'un papier sulfurisé beurré.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Duxelles sèche</dc:title>
+  <dc:title>DUXELLES SÈCHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>