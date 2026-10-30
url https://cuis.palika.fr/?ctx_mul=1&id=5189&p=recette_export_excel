--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,284 +17,302 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Appareil à génoise (BPI cuisine)</t>
+    <t>APPAREIL À GÉNOISE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-GENOISE</t>
+    <t>GRO_CDR_B514</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Pâtes à biscuits, cakes et génoises (PAT.PATES.BISCUITS)</t>
+    <t>Génoises et biscuits de Savoie (PAT.BISC.GENOISES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>3,96 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>3,8 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 15:37</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Produits frais</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>FAR-T55</t>
-[...7 lines deleted...]
-  <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 3,96 kg)</t>
+    <t>Quantité (pour 3,8 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Pâtes à biscuits, cakes et génoises</t>
+    <t>Génoises et biscuits de Savoie</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ BEURRE</t>
+    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre.</t>
+  </si>
+  <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>FOUETTER</t>
   </si>
   <si>
     <t>MOULER</t>
   </si>
   <si>
     <t>23 min (repos)</t>
   </si>
   <si>
-    <t>Fiche technique — Appareil à génoise (BPI cuisine)</t>
-[...2 lines deleted...]
-    <t>Appareil à génoise (BPI cuisine)  BPI-PAT-GENOISE</t>
+    <t>Fiche technique — APPAREIL À GÉNOISE</t>
+  </si>
+  <si>
+    <t>APPAREIL À GÉNOISE  GRO_CDR_B514</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -404,50 +422,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -487,735 +508,923 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>10.81028</v>
+        <v>11.952</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7298686868687</v>
+        <v>3.1452631578947</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>10.81028</v>
+        <v>11.952</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>3.96</v>
+        <v>3.8</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>3.96</v>
+        <v>3.8</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.79028</v>
+        <f>E7*0.56</f>
+        <v>0.672</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>32</v>
+        <v>0.35</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
+        <v>0.35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*5.2</f>
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="9">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.56</f>
-        <v>0.56</v>
+        <f>E9*0.27</f>
+        <v>8.64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.82</f>
         <v>0.82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
         <v>45</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>46</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>47</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>48</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="11">
-        <v>3.96</v>
+        <v>3.8</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="11">
         <v>32</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="11">
         <v>1.76</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="11">
         <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>67</v>
       </c>
-      <c r="D2" t="inlineStr" s="14">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" t="s" s="14">
+        <v>68</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Dans un bassin semi-sphérique, réunir les œufs entiers et le sucre semoule. Blanchir le mélange au fouet. Chauffer l'appareil en plaçant le bassin au bain-marie dans une sauteuse à 80 °C. Fouetter vigoureusement en soulevant l'appareil jusqu'à 40-45 °C.</t>
+          <t>Moules — Tamiser  sur une feuille de papier sulfurisé. Vérifier la propreté des moules (moules à manqué ou caisses à génoise), les beurrer au pinceau sur toute la surface en les tenant par-dessous, les fleurer de farine puis les retourner en les tapotant pour faire tomber l'excédent. Pour une génoise en feuille, fixer le papier cuisson aux quatre coins de la plaque avec un peu de beurre.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Retirer du bain-marie et fouetter sans arrêt jusqu'au refroidissement complet. L'appareil doit être ferme et faire le ruban. Incorporer délicatement la farine tamisée en pluie à la maryse, et éventuellement le beurre fondu refroidi. Ne pas mélanger plus que nécessaire.</t>
+          <t>Montage à chaud — Dans un bassin, réunir les œufs entiers et le sucre et les blanchir légèrement au fouet à blancs. Poser le bassin au bain-marie dans une sauteuse d'eau à 80 °C et fouetter vigoureusement, en soulevant la masse, bassin incliné et tourné régulièrement, jusqu'à 40-45 °C : l'appareil a doublé de volume.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Mouler immédiatement. Remplir les moules aux deux tiers de leur hauteur. Égaliser délicatement sans lisser. Cuire à 180-200 °C selon la taille (20-25 min pour un moule à manqué 8 couverts). Démouler sur grille, refroidir avant utilisation.</t>
+          <t>Montage à froid — Hors du bain-marie, continuer à fouetter énergiquement jusqu'à complet refroidissement en incorporant le plus d'air possible. L'appareil est prêt quand il est ferme et fait le ruban.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>71</v>
-      </c>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Farine — Verser la farine tamisée en pluie en soulevant l'appareil à la petite écumoire, en tournant le bassin d'un huitième de tour à chaque passage ; s'arrêter dès qu'il ne reste plus de trace. Le beurre éventuel, fondu et refroidi, se verse en mince filet quand la farine est presque incorporée et se mêle avec les derniers coups d'écumoire.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7">
+        <v>6</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Moulage et cuisson — Mouler aussitôt : moules remplis aux deux tiers, dessus égalisé sans lisser, ou appareil étalé sur plaque garnie de papier cuisson en 6 à 8 mm d'épaisseur à la grande spatule, en travaillant le moins possible pour ne pas crever les bulles. Enfourner sans attendre : 20 à 25 min à 180/200 °C pour un moule à manqué de 8 couverts. Démouler sur grille dès la sortie du four.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="14"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-PAT-GENOISE · PAT.PATES.BISCUITS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-GENOISE · PAT.PATES.BISCUITS · référence : 3,96 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B514 · PAT.BISC.GENOISES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B514 · PAT.BISC.GENOISES · référence : 3,8 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine sur une feuille de papier sulfurisé. Chemiser les moules : beurrer soigneusement, saupoudrer de farine tamisée, taper pour enlever l'excédent.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉUNIR] "&amp;Procedure!D3</f>
-        <v>[RÉUNIR] Dans un bassin semi-sphérique, réunir les œufs entiers et le sucre semoule. Blanchir le mélange au fouet. Chauffer l'appareil en plaçant le bassin au bain-marie dans une sauteuse à 80 °C. Fouetter vigoureusement en soulevant l'appareil jusqu'à 40-45 °C.</v>
+        <v>[RÉUNIR] Moules — Tamiser  sur une feuille de papier sulfurisé. Vérifier la propreté des moules (moules à manqué ou caisses à génoise), les beurrer au pinceau sur toute la surface en les tenant par-dessous, les fleurer de farine puis les retourner en les tapotant pour faire tomber l'excédent. Pour une génoise en feuille, fixer le papier cuisson aux quatre coins de la plaque avec un peu de beurre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="11">
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="11">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="17">
+        <v>79</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[FOUETTER] "&amp;Procedure!D4</f>
-        <v>[FOUETTER] Retirer du bain-marie et fouetter sans arrêt jusqu'au refroidissement complet. L'appareil doit être ferme et faire le ruban. Incorporer délicatement la farine tamisée en pluie à la maryse, et éventuellement le beurre fondu refroidi. Ne pas mélanger plus que nécessaire.</v>
-[...17 lines deleted...]
-      <c r="B9"/>
+        <v>[FOUETTER] Montage à chaud — Dans un bassin, réunir les œufs entiers et le sucre et les blanchir légèrement au fouet à blancs. Poser le bassin au bain-marie dans une sauteuse d'eau à 80 °C et fouetter vigoureusement, en soulevant la masse, bassin incliné et tourné régulièrement, jusqu'à 40-45 °C : l'appareil a doublé de volume.</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*32</f>
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B10</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E10</f>
+        <v>1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>81</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[MOULER] "&amp;Procedure!D5</f>
+        <v>[MOULER] Montage à froid — Hors du bain-marie, continuer à fouetter énergiquement jusqu'à complet refroidissement en incorporant le plus d'air possible. L'appareil est prêt quand il est ferme et fait le ruban.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>82</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Farine — Verser la farine tamisée en pluie en soulevant l'appareil à la petite écumoire, en tournant le bassin d'un huitième de tour à chaque passage ; s'arrêter dès qu'il ne reste plus de trace. Le beurre éventuel, fondu et refroidi, se verse en mince filet quand la farine est presque incorporée et se mêle avec les derniers coups d'écumoire.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="11">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>83</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Moulage et cuisson — Mouler aussitôt : moules remplis aux deux tiers, dessus égalisé sans lisser, ou appareil étalé sur plaque garnie de papier cuisson en 6 à 8 mm d'épaisseur à la grande spatule, en travaillant le moins possible pour ne pas crever les bulles. Enfourner sans attendre : 20 à 25 min à 180/200 °C pour un moule à manqué de 8 couverts. Démouler sur grille dès la sortie du four.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à génoise (BPI cuisine</dc:title>
+  <dc:title>APPAREIL À GÉNOISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>