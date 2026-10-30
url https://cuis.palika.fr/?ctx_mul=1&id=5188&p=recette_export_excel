--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,290 +17,302 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Pâte à nouilles (BPI cuisine)</t>
+    <t>PÂTE À NOUILLES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-NOUILLES</t>
+    <t>GRO_CDR_B511</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Préparations de base cuisine (CUI.PREP)</t>
+    <t>Pâtes de base cuisine (CUI.PATES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1,72 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,57 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Eléments divers</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>FAR-T45</t>
+  </si>
+  <si>
+    <t>Farine de blé T45</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VP</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>FAR-T45</t>
-[...13 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1,72 kg)</t>
+    <t>Quantité (pour 1,57 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Préparations de base cuisine</t>
+    <t>Pâtes de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T45</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ HUILE D'OLIVE (TURRI)</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre.</t>
+  </si>
+  <si>
     <t>RÉUNIR</t>
   </si>
   <si>
+    <t>Repos — Diviser la pâte en boules d'une portion (0,080 kg), les fariner légèrement, les envelopper dans un sac alimentaire et les laisser 20 à 30 min au froid.</t>
+  </si>
+  <si>
     <t>30 min (repos)</t>
   </si>
   <si>
     <t>ABAISSER</t>
   </si>
   <si>
-    <t>Fiche technique — Pâte à nouilles (BPI cuisine)</t>
-[...2 lines deleted...]
-    <t>Pâte à nouilles (BPI cuisine)  BPI-PAT-NOUILLES</t>
+    <t>Fiche technique — PÂTE À NOUILLES</t>
+  </si>
+  <si>
+    <t>PÂTE À NOUILLES  GRO_CDR_B511</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -410,50 +422,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -493,778 +508,889 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.675115</v>
+        <v>3.773</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.1366947674419</v>
+        <v>2.4031847133758</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.675115</v>
+        <v>3.773</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.72</f>
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="4">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="12">
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>10</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>10</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.27</f>
-        <v>2.7</v>
+        <f>E8*0.56</f>
+        <v>0.056</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.72</f>
-        <v>0.72</v>
+        <f>E9*5.8</f>
+        <v>0.29</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
+      <c r="A10" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.56</f>
-        <v>0.056</v>
+        <f>E10*0.27</f>
+        <v>2.7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.007</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="3">
         <v>48</v>
       </c>
       <c r="G12" s="13">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>50</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>51</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>52</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>53</v>
       </c>
       <c r="D2" s="11">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="11">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.55</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="11">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="11">
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="11">
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>70</v>
       </c>
-      <c r="D2" t="inlineStr" s="14">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" t="s" s="14">
+        <v>71</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Casser les œufs au centre de la fontaine. Ajouter le sel et l'huile (facultatif). Mélanger progressivement les œufs avec la farine en partant du centre. Travailler la pâte jusqu'à ce qu'elle soit lisse, homogène et non collante.</t>
+          <t>Pâte — Tamiser la farine sur le marbre et la mettre en fontaine. Battre légèrement à la fourchette les œufs avec le sel et, s'il y en a, l'huile et l'eau ; les verser au centre et bien y dissoudre le sel. Incorporer la farine peu à peu en partant du milieu, sans pétrir, et s'arrêter dès que la pâte ne colle plus au marbre.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="D4" t="s" s="14">
+        <v>73</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Abaisser les boules de pâte au rouleau sur un tour légèrement fariné, leur donner une forme rectangulaire. Finir d'abaisser très finement à l'aide d'un laminoir. Détailler les pâtes (tagliatelles, linguine, raviolis...) et disposer sous faible épaisseur sur une grille recouverte de papier sulfurisé fariné.</t>
+          <t>Abaisse — Sur le tour légèrement fariné, abaisser chaque boule au rouleau, toujours dans le même sens, en rectangle de la largeur du laminoir ; finir de l'amincir au laminoir en farinant un peu l'abaisse et les rouleaux. Étaler les abaisses très fines sur une grille couverte de papier sulfurisé fariné et les laisser sécher quelques minutes.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Détaillage — Détailler au laminoir à la largeur voulue (fettucine, tagliatelles, pappardelles…) et débarrasser les pâtes sans épaisseur, sans trop les superposer, sur une grille couverte de papier sulfurisé fariné.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-PAT-NOUILLES · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-NOUILLES · CUI.PREP · référence : 1,72 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B511 · CUI.PATES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B511 · CUI.PATES · référence : 1,57 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine sur le marbre et la mettre en fontaine. Pour une pâte à base de semoule, mélanger semoule fine et farine type 55.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Casser les œufs au centre de la fontaine. Ajouter le sel et l'huile (facultatif). Mélanger progressivement les œufs avec la farine en partant du centre. Travailler la pâte jusqu'à ce qu'elle soit lisse, homogène et non collante.</v>
+        <v>Pâte — Tamiser la farine sur le marbre et la mettre en fontaine. Battre légèrement à la fourchette les œufs avec le sel et, s'il y en a, l'huile et l'eau ; les verser au centre et bien y dissoudre le sel. Incorporer la farine peu à peu en partant du milieu, sans pétrir, et s'arrêter dès que la pâte ne colle plus au marbre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B7</f>
+        <v>Farine de blé T45</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E7</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B11</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E11</f>
+        <v>0.02</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B9</f>
+        <v>Huile d'olive vierge pure</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E9</f>
+        <v>0.05</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F9</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="17">
+        <v>81</v>
+      </c>
+      <c r="B11" t="str" s="14">
+        <f>"[RÉUNIR] "&amp;Procedure!D4</f>
+        <v>[RÉUNIR] Repos — Diviser la pâte en boules d'une portion (0,080 kg), les fariner légèrement, les envelopper dans un sac alimentaire et les laisser 20 à 30 min au froid.</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E8</f>
+        <v>0.1</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>82</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[ABAISSER] "&amp;Procedure!D5</f>
+        <v>[ABAISSER] Abaisse — Sur le tour légèrement fariné, abaisser chaque boule au rouleau, toujours dans le même sens, en rectangle de la largeur du laminoir ; finir de l'amincir au laminoir en farinant un peu l'abaisse et les rouleaux. Étaler les abaisses très fines sur une grille couverte de papier sulfurisé fariné et les laisser sécher quelques minutes.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>83</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Détaillage — Détailler au laminoir à la largeur voulue (fettucine, tagliatelles, pappardelles…) et débarrasser les pâtes sans épaisseur, sans trop les superposer, sur une grille couverte de papier sulfurisé fariné.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Pâte à nouilles (BPI cuisine)</dc:title>
+  <dc:title>PÂTE À NOUILLES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>