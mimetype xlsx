--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,398 +17,419 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Choron</t>
+    <t>SAUCE CHORON</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC038</t>
+    <t>GRO_CDR_B314</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes (CUI.SAU.EMULSIONNEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,15 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:43</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...5 lines deleted...]
-    <t>Vin blanc sec de cuisson</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>VINAIGRE-BLA</t>
+  </si>
+  <si>
+    <t>Vinaigre blanc d'alcool</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00SAU_MP004</t>
-[...16 lines deleted...]
-  <si>
     <t>EPI-POIVRE-MIGNO</t>
   </si>
   <si>
     <t>Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>00SAU_MP006</t>
   </si>
   <si>
     <t>Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...5 lines deleted...]
-    <t>cerfeuil</t>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM0440123</t>
+  </si>
+  <si>
+    <t>ÉCHALOTE France cat.I</t>
+  </si>
+  <si>
+    <t>RNM1940160</t>
+  </si>
+  <si>
+    <t>ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>RNM0440123</t>
-[...19 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1,15 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Béarnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE BÉARNAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ Vinaigre d'estragon</t>
+    <t xml:space="preserve">        ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre blanc d'alcool</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ estragon</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ tomates pelées concassées</t>
+    <t xml:space="preserve">        ↳ ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>DÉCORER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Béarnaise — sans estragon ni cerfeuil en finition.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
+    <t>Préparer la garniture — Monder, épépiner et concasser les tomates ; les cuire en fondue jusqu'à complète évaporation, puis les hacher ou les mixer.</t>
+  </si>
+  <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Incorporer délicatement la fondue de tomates à la béarnaise. Vérifier l'assaisonnement.</t>
-[...2 lines deleted...]
-    <t>Sauce Béarnaise</t>
+    <t>SAUCE BÉARNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
-[...1 lines deleted...]
-  <si>
     <t>20 à 25 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
+    <t>Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</t>
+  </si>
+  <si>
     <t>RÉUNIR</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce béarnaise au chinois étamine en foulant dans un petit bain-marie à sauce.</t>
-[...11 lines deleted...]
-    <t>Sauce Choron  00SAU_REC038</t>
+    <t>Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE CHORON</t>
+  </si>
+  <si>
+    <t>SAUCE CHORON  GRO_CDR_B314</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Béarnaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>↳ Sauce Béarnaise  00SAU_REC034</t>
+    <t xml:space="preserve">    SAUCE BÉARNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE BÉARNAISE  GRO_CDR_B312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL France botte</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
-  </si>
-[...1 lines deleted...]
-    <t>9.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -527,50 +548,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -610,105 +634,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>14.013</v>
+        <v>13.44664</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>12.185217391304</v>
+        <v>11.692730434783</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>14.013</v>
+        <v>13.44664</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -776,1306 +803,1286 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>0.42</v>
+        <f>E7*24.02</f>
+        <v>0.28824</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*8</f>
-        <v>1.2</v>
+        <f>E8*0.8</f>
+        <v>0.096</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.012</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*13.2</f>
+        <v>0.1584</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.015</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.015</v>
+        <v>0.8</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*13.2</f>
-        <v>0.198</v>
+        <f>E10*12</f>
+        <v>9.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12</f>
-        <v>12</v>
+        <f>E11*0.6</f>
+        <v>0.24</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*1.3</f>
+        <v>0.156</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D13" s="9">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.3</f>
-        <v>0.195</v>
+        <f>E13*0.6</f>
+        <v>0.48</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="12">
+      <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D14" s="9">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*2.8</f>
+        <v>0.7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>0.24</v>
+        <v>6.4</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.24</v>
+        <v>6.4</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.27</f>
+        <v>1.728</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16" s="13">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>1.15</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>12.8</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="11">
+        <v>0.243</v>
+      </c>
+      <c r="E5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D6" s="11">
-        <v>0.15</v>
+        <v>6.4</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D9" s="11">
-        <v>0.015</v>
+        <v>0.012</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D11" s="11">
-        <v>0.015</v>
+        <v>0.12</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D12" s="11">
-        <v>0.15</v>
+        <v>0.012</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D3" t="s" s="14">
+        <v>92</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>93</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
+        <is>
+          <t>Monter la béarnaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+        </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D5" t="s" s="14">
         <v>90</v>
       </c>
       <c r="E5" t="s" s="14">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à ce que la matière grasse se sépare du petit lait.</t>
+          <t>Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>99</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
-          <t>Réaliser la réduction béarnaise — Réunir dans une petite sauteuse le vin blanc, le vinaigre d'alcool ou d'estragon, les échalotes ciselées, le cerfeuil et l'estragon hachés et la mignonnette. Laisser réduire des trois quarts très lentement sur le coin du feu. Refroidir la réduction et la laisser infuser hors du feu.</t>
+          <t>Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B9">
         <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D9" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le sabayon — Ajouter les jaunes à la réduction refroidie (il est prudent d'ajouter un peu d'eau froide). Placer la sauteuse sur un feu très doux. Fouetter énergiquement sans arrêter, en formant des huit, jusqu'à ce que le sabayon augmente de volume et prenne une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C.</t>
+          <t>Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D10" t="inlineStr" s="14">
         <is>
-          <t>Monter la sauce béarnaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel fin. Si au cours de l'émulsion la consistance de la sauce épaissit trop, ajouter un peu d'eau tiède.</t>
+          <t>Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</t>
         </is>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B11">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D12" t="s" s="14">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D40"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D33"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC038 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC038 · CUI.SAU.EMULSIONNEES · référence : 1,15 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B314 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B314 · CUI.SAU.EMULSIONNEES · référence : 1,15 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[DÉCORER] "&amp;Procedure!D2</f>
-        <v>[DÉCORER] Réaliser la Sauce Béarnaise — sans estragon ni cerfeuil en finition.</v>
+        <v>[DÉCORER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A6" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B6" t="str" s="14">
+        <f>"[RÉALISER] "&amp;Procedure!D3</f>
+        <v>[RÉALISER] Préparer la garniture — Monder, épépiner et concasser les tomates ; les cuire en fondue jusqu'à complète évaporation, puis les hacher ou les mixer.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
-        <v>tomates pelées concassées</v>
+        <f>Besoins!B14</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
-        <v>0.15</v>
+        <f>Besoins!E14</f>
+        <v>0.25</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B8" t="str" s="14">
-        <f>"[RÉALISER] "&amp;Procedure!D3</f>
-        <v>[RÉALISER] Réaliser une fondue de tomates — éplucher, épépiner et concasser les tomates. Les faire réduire à feu doux jusqu'à obtention d'une fondue sèche et hachée ou mixée.</v>
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Monter la béarnaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>112</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11"/>
+      <c r="A11" t="s" s="16">
+        <v>113</v>
+      </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="16">
+      <c r="A12" t="s" s="17">
         <v>109</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+      <c r="A13"/>
+      <c r="B13" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A14" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux, le laisser fondre doucement au bain-marie sans y toucher, puis le décanter : retirer l'écume et laisser le petit-lait au fond.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B10</f>
+        <v>Beurre AOC Charentes-Poitou</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E10</f>
+        <v>0.8</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...9 lines deleted...]
-        <f>Besoins!F11</f>
+      <c r="A16" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D7</f>
+        <v>[ÉPLUCHER] Préparer les aromates — Ciseler finement les échalotes, effeuiller et hacher la moitié de l'estragon et du cerfeuil, concasser le poivre.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B12</f>
+        <v>ÉCHALOTE France cat.I</v>
+      </c>
+      <c r="C17" s="11">
+        <f>Besoins!E12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B13</f>
-        <v>ÉCHALOTE France cat.I</v>
+        <f>Besoins!B9</f>
+        <v>Poivre noir mignonnette (concassé)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E13</f>
-        <v>0.15</v>
+        <f>Besoins!E9</f>
+        <v>0.012</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>estragon</v>
+      <c r="B19" t="s">
+        <v>114</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E14</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>cerfeuil</v>
+      <c r="B20" t="s">
+        <v>115</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[RÉUNIR] "&amp;Procedure!D8</f>
-        <v>[RÉUNIR] Réaliser la réduction béarnaise — Réunir dans une petite sauteuse le vin blanc, le vinaigre d'alcool ou d'estragon, les échalotes ciselées, le cerfeuil et l'estragon hachés et la mignonnette. Laisser réduire des trois quarts très lentement sur le coin du feu. Refroidir la réduction et la laisser infuser hors du feu.</v>
+        <v>[RÉUNIR] Réduction — Réunir vin blanc, vinaigre, échalotes, herbes hachées et mignonnette ; réduire des trois quarts à tout petit feu, puis laisser refroidir et infuser hors du feu.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc sec de cuisson</v>
+      <c r="B22" t="s">
+        <v>117</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D22" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B8</f>
-        <v>Vinaigre d'estragon</v>
+        <v>Vinaigre blanc d'alcool</v>
       </c>
       <c r="C23" s="11">
         <f>Besoins!E8</f>
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B24" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D9</f>
+        <v>[INCORPORER] Sabayon — Ajouter les jaunes (et un filet d'eau froide, par sécurité) à la réduction froide ; fouetter sans arrêt en huit sur un feu très doux jusqu'à un sabayon mousseux et nappant. Retirer vers 60 °C, quand le fond de la sauteuse apparaît à chaque coup de fouet ; trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="str">
-[...1 lines deleted...]
-        <v>Poivre noir mignonnette (concassé)</v>
+      <c r="B25" t="s">
+        <v>119</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*12.8</f>
+        <v>12.8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B26" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B27" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D10</f>
+        <v>[MONTER] Monter la sauce — Saler, puis incorporer le beurre clarifié petit à petit au fouet, comme pour la hollandaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède. Rectifier.</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B28" t="str" s="14">
-        <f>"[INCORPORER] "&amp;Procedure!D9</f>
-        <v>[INCORPORER] Réaliser le sabayon — Ajouter les jaunes à la réduction refroidie (il est prudent d'ajouter un peu d'eau froide). Placer la sauteuse sur un feu très doux. Fouetter énergiquement sans arrêter, en formant des huit, jusqu'à ce que le sabayon augmente de volume et prenne une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C.</v>
+        <f>"[VÉRIFIER] "&amp;Procedure!D11</f>
+        <v>[VÉRIFIER] Passer au chinois étamine en foulant bien, dans un petit bain-marie à sauce, puis ajouter le reste de l'estragon et du cerfeuil fraîchement hachés.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="str">
-[...1 lines deleted...]
-        <v>œufs jaunes liquides pasteurisés</v>
+      <c r="B29" t="s">
+        <v>114</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E15</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
-      <c r="B30" t="str" s="18">
-[...4 lines deleted...]
-      <c r="D30"/>
+      <c r="B30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="11">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="17">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B31" t="str" s="14">
-        <f>"[MONTER] "&amp;Procedure!D10</f>
-        <v>[MONTER] Monter la sauce béarnaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel fin. Si au cours de l'émulsion la consistance de la sauce épaissit trop, ajouter un peu d'eau tiède.</v>
+        <f>"[PASSER] "&amp;Procedure!D12</f>
+        <v>[PASSER] Corner les bords et couvrir. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A33" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
-    <row r="34">
-[...73 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="20">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B9:D9"/>
-    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B16:D16"/>
     <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="B33:D33"/>
-[...3 lines deleted...]
-    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A33:D33"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Choron</dc:title>
+  <dc:title>SAUCE CHORON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>