--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,290 +15,293 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>00SAU_MP006</t>
+  </si>
+  <si>
+    <t>Beurre AOC Charentes-Poitou</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>RNM3770123</t>
+  </si>
+  <si>
+    <t>CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM4510123</t>
+  </si>
+  <si>
+    <t>ORANGE Sanguinelli Espagne cat.I 6(70-80mm)</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>EPI-PIMENT-CAYE</t>
-[...34 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Sauce Maltaise</t>
+    <t>SAUCE MALTAISE</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Hollandaise.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>TAILLER</t>
   </si>
   <si>
-    <t>Sauce Hollandaise</t>
+    <t>Préparer la garniture — Prélever les zestes, les tailler en fine julienne et les blanchir ; presser le jus.</t>
+  </si>
+  <si>
+    <t>SAUCE HOLLANDAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
-[...1 lines deleted...]
-  <si>
     <t>15 à 20 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>Clarifier les œufs — Mettre les jaunes dans une petite sauteuse. Ajouter l'eau froide.</t>
+    <t>Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</t>
   </si>
   <si>
     <t>PLACER</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce hollandaise au chinois étamine en foulant bien.</t>
-[...8 lines deleted...]
-    <t>+40°C à +50°C maximum</t>
+    <t>Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Hollandaise</t>
+    <t xml:space="preserve">    ↳ SAUCE HOLLANDAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t xml:space="preserve">        ↳ CITRON Espagne cat.I 4(58-67mm)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ORANGE Sanguinelli Espagne cat.I 6(70-80mm)</t>
   </si>
   <si>
-    <t>Fiche technique — Sauce Maltaise</t>
-[...2 lines deleted...]
-    <t>Sauce Maltaise  00SAU_REC036</t>
+    <t>Fiche technique — SAUCE MALTAISE</t>
+  </si>
+  <si>
+    <t>SAUCE MALTAISE  GRO_CDR_B311A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Hollandaise</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>↳ Sauce Hollandaise  00SAU_REC033</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    SAUCE HOLLANDAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE HOLLANDAISE  GRO_CDR_B308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -379,1062 +382,1086 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.000344</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="8">
         <f>E8*9.8</f>
-        <v>0.0098</v>
+        <v>0.00784</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <f>E9*12</f>
-        <v>12</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="9">
-[...1 lines deleted...]
-        <v>0.72</v>
+      <c r="G10" s="8">
+        <f>E10*1.8</f>
+        <v>0.216</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
+      <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D11" s="4">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*2.4</f>
+        <v>0.72</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...4 lines deleted...]
-      <c r="F12" t="s" s="10">
+      <c r="A12" t="s" s="9">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="11">
-        <f>SUM(G7:G11)</f>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="4">
+        <v>6.4</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>6.4</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.27</f>
+        <v>1.728</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="10">
+        <v>31</v>
+      </c>
+      <c r="G13" s="11">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        </is>
+        <v>41</v>
+      </c>
+      <c r="D3" t="s" s="12">
+        <v>42</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B4">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="inlineStr" s="12">
+        <is>
+          <t>Monter la sauce hollandaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</t>
+        </is>
+      </c>
+      <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="12"/>
+        <v>44</v>
+      </c>
+      <c r="D5" t="s" s="12">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s" s="12">
+        <v>45</v>
+      </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>46</v>
+      </c>
+      <c r="D6" t="inlineStr" s="12">
+        <is>
+          <t>Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</t>
+        </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      <c r="E7" t="s" s="12">
         <v>46</v>
       </c>
+      <c r="D7" t="s" s="12">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="inlineStr" s="12">
         <is>
-          <t>Monter la sauce hollandaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel, le piment de Cayenne et quelques gouttes de jus de citron.</t>
+          <t>Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="12">
+        <v>49</v>
+      </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</t>
+        </is>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s" s="12">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s" s="12"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s" s="12">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E11" t="s" s="12">
         <v>54</v>
       </c>
+      <c r="E11" t="s" s="12"/>
       <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>55</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>56</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>57</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>58</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>59</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*1.3</f>
-        <v>1.3</v>
+        <f>'Besoins'!$B$2*1.1</f>
+        <v>1.1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*12.8</f>
+        <v>12.8</v>
       </c>
       <c r="E4" t="s">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.24</f>
-        <v>0.24</v>
+        <f>'Besoins'!$B$2*0.08</f>
+        <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
         <v>64</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*0.8</f>
+        <v>0.8</v>
       </c>
       <c r="E6" t="s">
-        <v>65</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.0008</f>
+        <v>0.0008</v>
+      </c>
+      <c r="E8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D29"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"00SAU_REC036 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC036 · CUI.SAU.EMULSIONNEES · référence : 1,3 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B311A · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B311A · CUI.SAU.EMULSIONNEES · référence : 1,1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Hollandaise.</v>
+        <v>[RÉALISER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...3 lines deleted...]
-      <c r="C6" s="6">
+      <c r="A6" t="s" s="15">
+        <v>72</v>
+      </c>
+      <c r="B6" t="str" s="12">
+        <f>"[TAILLER] "&amp;Procedure!D3</f>
+        <v>[TAILLER] Préparer la garniture — Prélever les zestes, les tailler en fine julienne et les blanchir ; presser le jus.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B11</f>
+        <v>ORANGE Sanguinelli Espagne cat.I 6(70-80mm)</v>
+      </c>
+      <c r="C7" s="6">
+        <f>Besoins!E11</f>
+        <v>0.3</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="15">
+        <v>73</v>
+      </c>
+      <c r="B8" t="str" s="12">
+        <f>Procedure!D4</f>
+        <v>Monter la sauce hollandaise, y incorporer la garniture au dernier moment et rectifier. Garder à couvert dans un endroit tiède, entre 40 et 50 °C au plus, jamais au bain-marie chaud.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D9" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7">
-[...30 lines deleted...]
-    </row>
     <row r="10">
-      <c r="A10" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="14">
+        <v>75</v>
+      </c>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A12" t="s" s="15">
+        <v>71</v>
+      </c>
+      <c r="B12" t="str" s="12">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
-[...4 lines deleted...]
-        <v>[CLARIFIER] Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à séparation du petit lait. Lorsqu'il est clarifié, le décanter (ôter l'écume et le petit lait).</v>
+      <c r="A13"/>
+      <c r="B13" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14"/>
-      <c r="B14" t="str">
+      <c r="A14" t="s" s="15">
+        <v>72</v>
+      </c>
+      <c r="B14" t="str" s="12">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
         <f>Besoins!B9</f>
         <v>Beurre AOC Charentes-Poitou</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C15" s="6">
         <f>Besoins!E9</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D14" t="str">
+        <v>0.8</v>
+      </c>
+      <c r="D15" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-    </row>
     <row r="16">
-      <c r="A16"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="15">
+        <v>73</v>
+      </c>
+      <c r="B16" t="str" s="12">
+        <f>"[CLARIFIER] "&amp;Procedure!D7</f>
+        <v>[CLARIFIER] Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D17"/>
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="6">
+        <f>'Besoins'!$B$2*12.8</f>
+        <v>12.8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B11</f>
-        <v>œufs jaunes liquides pasteurisés</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E11</f>
-        <v>0.24</v>
+        <f>Besoins!E7</f>
+        <v>0.08</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F11</f>
-[...13 lines deleted...]
-      <c r="D19" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="15">
+        <v>77</v>
+      </c>
+      <c r="B19" t="str" s="12">
+        <f>"[PLACER] "&amp;Procedure!D8</f>
+        <v>[PLACER] Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E7</f>
+        <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B21" t="str" s="12">
-        <f>"[MONTER] "&amp;Procedure!D8</f>
-        <v>[MONTER] Monter la sauce hollandaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel, le piment de Cayenne et quelques gouttes de jus de citron.</v>
+        <f>"[MONTER] "&amp;Procedure!D9</f>
+        <v>[MONTER] Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B9</f>
-        <v>Beurre AOC Charentes-Poitou</v>
+        <f>Besoins!B10</f>
+        <v>CITRON Espagne cat.I 4(58-67mm)</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E9</f>
-        <v>1</v>
+        <f>Besoins!E10</f>
+        <v>0.12</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B23" t="str" s="12">
-        <f>"[VÉRIFIER] "&amp;Procedure!D9</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement.</v>
+        <f>"[VÉRIFIER] "&amp;Procedure!D10</f>
+        <v>[VÉRIFIER] Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C24" s="6">
         <f>Besoins!E8</f>
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B25" t="str" s="12">
-        <f>"[PASSER] "&amp;Procedure!D10</f>
-        <v>[PASSER] Passer la sauce hollandaise au chinois étamine en foulant bien.</v>
+        <f>"[PASSER] "&amp;Procedure!D11</f>
+        <v>[PASSER] Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A26"/>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="17">
+        <v>81</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
-    <row r="28">
-[...12 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="18">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B26:D26"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Maltaise</dc:title>
+  <dc:title>SAUCE MALTAISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>