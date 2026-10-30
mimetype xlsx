--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,317 +17,329 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Hollandaise</t>
+    <t>SAUCE HOLLANDAISE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC033</t>
+    <t>GRO_CDR_B308</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes (CUI.SAU.EMULSIONNEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,25 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>00SAU_MP006</t>
+  </si>
+  <si>
+    <t>Beurre AOC Charentes-Poitou</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>RNM3770123</t>
+  </si>
+  <si>
+    <t>CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>EPI-PIMENT-CAYE</t>
-[...25 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 1,25 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées chaudes</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre AOC Charentes-Poitou</t>
   </si>
   <si>
-    <t>matiere</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t xml:space="preserve">    ↳ CITRON Espagne cat.I 4(58-67mm)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>15 à 20 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>Clarifier les œufs — Mettre les jaunes dans une petite sauteuse. Ajouter l'eau froide.</t>
+    <t>Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</t>
   </si>
   <si>
     <t>PLACER</t>
   </si>
   <si>
     <t>55°C — ne jamais dépasser</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement.</t>
+    <t>Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce hollandaise au chinois étamine en foulant bien.</t>
-[...14 lines deleted...]
-    <t>Sauce Hollandaise  00SAU_REC033</t>
+    <t>Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE HOLLANDAISE</t>
+  </si>
+  <si>
+    <t>SAUCE HOLLANDAISE  GRO_CDR_B308</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -446,50 +458,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -529,228 +544,231 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>12.0098</v>
+        <v>14.44023</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>12.0098</v>
+        <v>11.552184</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>12.0098</v>
+        <v>14.44023</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043</f>
+        <v>0.00043</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.001</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*9.8</f>
         <v>0.0098</v>
@@ -760,700 +778,737 @@
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*12</f>
         <v>12</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*1.8</f>
+        <v>0.27</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...4 lines deleted...]
-      <c r="F11" t="s" s="3">
+      <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
-      <c r="G11" s="13">
-        <f>SUM(G7:G10)</f>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="9">
+        <v>8</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>8</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*0.27</f>
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="G12" s="13">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D3" s="11">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" t="s">
         <v>54</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="11">
-        <v>0.24</v>
+        <v>0.304</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D5" s="11">
-        <v>0.05</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D6" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="11">
         <v>0.001</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E2" t="s" s="14">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à séparation du petit lait. Lorsqu'il est clarifié, le décanter (ôter l'écume et le petit lait).</t>
+          <t>Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le sabayon — Placer la sauteuse sur le coin de la plaque du fourneau (la chaleur doit être très douce). Fouetter énergiquement en formant des huit à l'aide d'un fouet à sauce très souple. Le sabayon doit augmenter de volume et prendre une consistance mousseuse et légèrement onctueuse. Retirer la sauteuse du feu dès que la température du sabayon est proche de 55°C et que chaque coup de fouet laisse apercevoir le fond de la sauteuse.</t>
+          <t>Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Monter la sauce hollandaise — Incorporer progressivement le beurre clarifié et décanté en tournant la sauce à l'aide d'un petit fouet. Ajouter le sel, le piment de Cayenne et quelques gouttes de jus de citron.</t>
+          <t>Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D7" t="s" s="14">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC033 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC033 · CUI.SAU.EMULSIONNEES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B308 · CUI.SAU.EMULSIONNEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B308 · CUI.SAU.EMULSIONNEES · référence : 1,25 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[CLARIFIER] "&amp;Procedure!D3</f>
-        <v>[CLARIFIER] Clarifier le beurre et le décanter — Le découper en petites parcelles et le faire fondre lentement au bain-marie sans y toucher jusqu'à séparation du petit lait. Lorsqu'il est clarifié, le décanter (ôter l'écume et le petit lait).</v>
+        <v>[CLARIFIER] Clarifier le beurre — Le couper en morceaux et le laisser fondre doucement au bain-marie, sans le remuer, jusqu'à ce que le petit-lait se sépare ; retirer l'écume et ne garder que le beurre limpide.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B9</f>
         <v>Beurre AOC Charentes-Poitou</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[CLARIFIER] "&amp;Procedure!D4</f>
-        <v>[CLARIFIER] Clarifier les œufs — Mettre les jaunes dans une petite sauteuse. Ajouter l'eau froide.</v>
+        <v>[CLARIFIER] Séparer les œufs et mettre les jaunes dans une petite sauteuse avec l'eau froide.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
+      <c r="B10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*16</f>
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E7</f>
+        <v>0.1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>89</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[PLACER] "&amp;Procedure!D5</f>
+        <v>[PLACER] Monter le sabayon — Sur une chaleur très douce (coin du fourneau), fouetter sans arrêt en huit avec un fouet souple : le mélange gonfle et devient mousseux et légèrement nappant. Retirer du feu vers 60 °C, quand chaque coup de fouet laisse voir le fond ; s'il est trop épais, le détendre d'un peu d'eau froide.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D6</f>
+        <v>[MONTER] Monter la sauce — Saler, ajouter le jus du citron (ou le garder pour le moment du service), puis verser le beurre clarifié petit à petit en tournant au fouet, comme une mayonnaise ; si elle épaissit trop, l'assouplir d'un peu d'eau tiède.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
         <f>Besoins!B10</f>
-        <v>œufs jaunes liquides pasteurisés</v>
-[...1 lines deleted...]
-      <c r="C10" s="11">
+        <v>CITRON Espagne cat.I 4(58-67mm)</v>
+      </c>
+      <c r="C15" s="11">
         <f>Besoins!E10</f>
-        <v>0.24</v>
-[...1 lines deleted...]
-      <c r="D10" t="str">
+        <v>0.15</v>
+      </c>
+      <c r="D15" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="11">
-[...59 lines deleted...]
-    </row>
     <row r="16">
-      <c r="A16"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="17">
+        <v>91</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[VÉRIFIER] "&amp;Procedure!D7</f>
+        <v>[VÉRIFIER] Goûter et rectifier avec une pointe de Cayenne ou quelques gouttes de citron.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...11 lines deleted...]
-      <c r="B18" t="str">
+      <c r="A17"/>
+      <c r="B17" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C17" s="11">
         <f>Besoins!E8</f>
         <v>0.001</v>
       </c>
-      <c r="D18" t="str">
+      <c r="D17" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>92</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>"[PASSER] "&amp;Procedure!D8</f>
+        <v>[PASSER] Passer au chinois étamine en foulant, corner les bords et couvrir ; garder entre 40 et 50 °C, dans un endroit tiède et jamais au bain-marie.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A19"/>
+      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A20" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
-    <row r="21">
-[...21 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="15">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
-[...4 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Hollandaise</dc:title>
+  <dc:title>SAUCE HOLLANDAISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>