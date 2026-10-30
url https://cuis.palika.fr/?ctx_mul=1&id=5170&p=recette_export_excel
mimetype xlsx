--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,308 +17,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Sauce Gribiche</t>
+    <t>SAUCE GRIBICHE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC030</t>
+    <t>GRO_CDR_B303H</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides (CUI.SAU.FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 lt</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,4 lt</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>CONS-CAPRE</t>
+  </si>
+  <si>
+    <t>Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>CONS-CORNICHON</t>
+  </si>
+  <si>
+    <t>Cornichons fins au vinaigre bocal</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM1940160</t>
+  </si>
+  <si>
+    <t>ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001700</t>
-[...50 lines deleted...]
-    <t>kg</t>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 lt)</t>
+    <t>Quantité (pour 1,4 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces émulsionnées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ OEUF (P)</t>
+  </si>
+  <si>
+    <t>Conversions oeufs et ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ OEUF (ml)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ moutarde</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ vinaigre alcool blanc</t>
+    <t xml:space="preserve">    ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Vinaigre d'alcool coloré 6%</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ câpres fines au vinaigre</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ cerfeuil</t>
+    <t xml:space="preserve">    ↳ Cornichons fins au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ESTRAGON (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Faire durcir les œufs entiers. Les écaler et les séparer — écraser finement les jaunes durs au tamis, tailler les blancs en julienne courte.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>10 min</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
-    <t>Monter une mayonnaise avec les jaunes durs écrasés, la moutarde, le vinaigre et l'huile.</t>
+    <t>Cuire les œufs durs (10 min), les refroidir, les écaler ; séparer jaunes et blancs.</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Fiche technique — Sauce Gribiche</t>
-[...2 lines deleted...]
-    <t>Sauce Gribiche  00SAU_REC030</t>
+    <t>Écraser finement les jaunes avec la moutarde, le vinaigre, le sel et le poivre ; monter à l'huile versée doucement en fouettant, comme une mayonnaise.</t>
+  </si>
+  <si>
+    <t>Hacher cornichons, câpres et fines herbes, tailler les blancs en courte julienne et les ajouter à la sauce au moment de servir.</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE GRIBICHE</t>
+  </si>
+  <si>
+    <t>SAUCE GRIBICHE  GRO_CDR_B303H</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ESTRAGON (KG) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -437,50 +509,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -520,911 +595,1219 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.752</v>
+        <v>4.4225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.752</v>
+        <v>3.1589285714286</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.752</v>
+        <v>4.4225</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>lt</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*3</f>
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="4">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="12">
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.06</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*6.2</f>
+        <v>0.372</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*3.8</f>
+        <v>0.228</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>40</v>
+      <c r="A10" t="s">
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>0.03</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.03</v>
+        <v>0.001</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*12.5</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*1.05</f>
         <v>1.05</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
-        <v>45</v>
+      <c r="A12" t="s">
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.02</v>
+        <v>0.666667</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.02</v>
+        <v>0.666667</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*0.5999997</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
-        <v>48</v>
+      <c r="A13" t="s">
+        <v>51</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.02</v>
+        <v>0.666667</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.02</v>
+        <v>0.666667</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*0.5999997</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D14" s="9">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*3.9</f>
-        <v>0.702</v>
+        <f>E14*0.45</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G14)</f>
+      <c r="A15" t="s" s="12">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="9">
+        <v>6</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>6</v>
+      </c>
+      <c r="F15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.27</f>
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.05</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*3.2</f>
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="G17" s="13">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
-        <v>0.18</v>
+        <v>6</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D5" s="11">
-        <v>0.03</v>
+        <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D7" s="11">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="E7" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D8" s="11">
-        <v>0.06</v>
+        <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D9" s="11">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D10" s="11">
+        <v>0.06</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="11">
         <v>0.02</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.667</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F4"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>75</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="14">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="E2" t="s" s="14">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-        </is>
+        <v>97</v>
+      </c>
+      <c r="D4" t="s" s="14">
+        <v>98</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5">
+        <v>4</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="s" s="14">
+        <v>99</v>
+      </c>
+      <c r="E5" t="s" s="14"/>
+      <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D14"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"00SAU_REC030 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC030 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303H · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303H · CUI.SAU.FROIDES · référence : 1,4 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Faire durcir les œufs entiers. Les écaler et les séparer — écraser finement les jaunes durs au tamis, tailler les blancs en julienne courte.</v>
+        <v>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
-      <c r="B6" t="str">
-[...14 lines deleted...]
-      <c r="B7" t="str" s="18">
+      <c r="B6" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="17">
+        <v>103</v>
+      </c>
+      <c r="B7" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D3</f>
+        <v>[MONTER] Cuire les œufs durs (10 min), les refroidir, les écaler ; séparer jaunes et blancs.</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="11">
+        <f>'Besoins'!$B$2*6</f>
+        <v>6</v>
+      </c>
+      <c r="D8" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A9" t="s" s="17">
+        <v>105</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Écraser finement les jaunes avec la moutarde, le vinaigre, le sel et le poivre ; monter à l'huile versée doucement en fouettant, comme une mayonnaise.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B10</f>
-        <v>vinaigre alcool blanc</v>
+        <f>Besoins!B16</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E16</f>
+        <v>0.05</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B7</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E7</f>
         <v>0.03</v>
       </c>
-      <c r="D10" t="str">
-        <f>Besoins!F10</f>
+      <c r="D11" t="str">
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B11</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13"/>
-[...1 lines deleted...]
-      <c r="D13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B10</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E10</f>
+        <v>0.001</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="19">
-[...2 lines deleted...]
-      <c r="B14"/>
+      <c r="A14" t="s" s="17">
+        <v>106</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Hacher cornichons, câpres et fines herbes, tailler les blancs en courte julienne et les ajouter à la sauce au moment de servir.</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B9</f>
+        <v>Cornichons fins au vinaigre bocal</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E9</f>
+        <v>0.06</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B8</f>
+        <v>Câpres au vinaigre bocal</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E8</f>
+        <v>0.06</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Gribiche</dc:title>
+  <dc:title>SAUCE GRIBICHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>