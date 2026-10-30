--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,335 +15,353 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00SAU_MP005</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t>Condiments et sauces prêtes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>CRESSON-FRAIS</t>
+  </si>
+  <si>
+    <t>Cresson frais</t>
+  </si>
+  <si>
+    <t>RNM0230123</t>
+  </si>
+  <si>
+    <t>ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t>RNM1940160</t>
+  </si>
+  <si>
+    <t>ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001716</t>
-[...62 lines deleted...]
-    <t>Œufs et ovoproduits</t>
+    <t>MOUTARDE-DIJON</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Sauce Verte</t>
+    <t>SAUCE VERTE</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
-    <t>Réaliser la Sauce Mayonnaise.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>COLORER</t>
   </si>
   <si>
+    <t>Préparer la garniture — Réaliser l'extrait de chlorophylle (voir colorant vert végétal, p.315). Ciseler finement les fines herbes.</t>
+  </si>
+  <si>
     <t>70°C</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Incorporer le colorant vert à la mayonnaise avec les fines herbes finement ciselées. Vérifier l'assaisonnement.</t>
-[...2 lines deleted...]
-    <t>Sauce Mayonnaise</t>
+    <t>Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</t>
+    <t>Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</t>
   </si>
   <si>
     <t>10 à 15 min</t>
   </si>
   <si>
     <t>CLARIFIER</t>
   </si>
   <si>
-    <t>VÉRIFIER</t>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t>ÉPLUCHER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>MIXER</t>
+  </si>
+  <si>
+    <t>Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
+  </si>
+  <si>
+    <t>CHAUFFER</t>
+  </si>
+  <si>
+    <t>Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
+  </si>
+  <si>
+    <t>70°C — ne pas dépasser</t>
+  </si>
+  <si>
+    <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>+3°C max</t>
   </si>
   <si>
-    <t>Colorant Vert Végétal</t>
-[...25 lines deleted...]
-  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Mayonnaise</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ œufs jaunes liquides pasteurisés</t>
-[...29 lines deleted...]
-    <t>Sauce Verte  00SAU_REC026</t>
+    <t xml:space="preserve">        ↳ JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon forte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool coloré 6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cresson frais</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ESTRAGON (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE VERTE</t>
+  </si>
+  <si>
+    <t>SAUCE VERTE  GRO_CDR_B303D</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Mayonnaise</t>
-[...4 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ESTRAGON (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
-    <t>↳ Sauce Mayonnaise  00SAU_REC021</t>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDR_B300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>↳ Colorant Vert Végétal  00SAU_REC043</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -427,88 +445,91 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -566,1266 +587,1210 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.05</v>
+        <v>0.025</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.025</v>
       </c>
       <c r="F7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*3</f>
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="8">
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>0.03</v>
+        <v>0.000833</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.03</v>
+        <v>0.000833</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*14.8059223689</f>
+        <v>0.012333</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.001</v>
+        <v>0.833333</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-        <v>0.0098</v>
+        <v>3</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*1.05000042</f>
+        <v>0.875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>1</v>
+        <v>0.666667</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.666667</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>1.05</v>
+        <v>25</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.5999997</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
-        <v>25</v>
+      <c r="A11" t="s">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D11" s="4">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*4.2</f>
+        <v>0.756</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D12" s="4">
-        <v>0.018</v>
+        <v>0.42</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.018</v>
+        <v>0.42</v>
       </c>
       <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*2.7</f>
+        <v>1.134</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="9">
-[...5 lines deleted...]
-      <c r="A13" t="s" s="8">
+      <c r="B13" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D13" s="4">
-        <v>0.042</v>
+        <v>0.666667</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.042</v>
+        <v>0.666667</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*0.5999997</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="8">
+      <c r="A14" t="s" s="9">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.02</v>
+        <v>2.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.02</v>
+        <v>2.5</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*0.27</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="8">
-        <v>35</v>
+      <c r="A15" t="s">
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.09</v>
+        <v>0.041667</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*3.1999744002</f>
+        <v>0.133333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-        </is>
+        <v>49</v>
+      </c>
+      <c r="D3" t="s" s="12">
+        <v>50</v>
       </c>
       <c r="E3" t="s" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s" s="12">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s" s="12">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E5" t="s" s="12">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
-          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc ou le piment de Cayenne et le vinaigre pour favoriser l'émulsion (saison eau).</t>
+          <t>Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D7" t="inlineStr" s="12">
         <is>
-          <t>Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</t>
+          <t>Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</t>
         </is>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D8" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="E8" t="s" s="12"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>59</v>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s" s="12">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C10"/>
       <c r="D10" t="s" s="12">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E10" t="s" s="12"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C11"/>
+        <v>4</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
       <c r="D11" t="s" s="12">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="E11" t="s" s="12"/>
+        <v>66</v>
+      </c>
+      <c r="E11" t="s" s="12">
+        <v>67</v>
+      </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D12" t="inlineStr" s="12">
         <is>
-          <t>Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</t>
+          <t>Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="E12" t="s" s="12">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F12"/>
-    </row>
-[...18 lines deleted...]
-      <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.8333333333</f>
+        <v>0.833333</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.09</f>
-        <v>0.09</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" t="s">
         <v>77</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.03</f>
-        <v>0.03</v>
+        <f>'Besoins'!$B$2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.0008333333</f>
+        <v>0.000833</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.042</f>
-        <v>0.042</v>
+        <f>'Besoins'!$B$2*0.42</f>
+        <v>0.42</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.018</f>
-        <v>0.018</v>
+        <f>'Besoins'!$B$2*0.18</f>
+        <v>0.18</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D39"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D36"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"00SAU_REC026 · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC026 · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B303D · CUI.SAU.FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B303D · CUI.SAU.FROIDES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[RÉALISER] "&amp;Procedure!D2</f>
-        <v>[RÉALISER] Réaliser la Sauce Mayonnaise.</v>
+        <v>[RÉALISER] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A6" t="s" s="15">
+        <v>91</v>
+      </c>
+      <c r="B6" t="str" s="12">
+        <f>"[COLORER] "&amp;Procedure!D3</f>
+        <v>[COLORER] Préparer la garniture — Réaliser l'extrait de chlorophylle (voir colorant vert végétal, p.315). Ciseler finement les fines herbes.</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>cerfeuil</v>
+      <c r="B8" t="s">
+        <v>93</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>estragon</v>
+      <c r="B9" t="s">
+        <v>94</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E14</f>
+        <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
-      <c r="D9" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D9" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
-[...4 lines deleted...]
-        <v>[COLORER] Extraire le colorant vert végétal — Chauffer doucement à 70°C le jus de cerfeuil, persil, cresson, épinards, estragon fortement pressés. Récupérer le gel vert formé en surface sur une étamine.</v>
+      <c r="A10"/>
+      <c r="B10" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E3</f>
+        <v>ℹ</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="15">
+        <v>95</v>
+      </c>
+      <c r="B11" t="str" s="12">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Confectionner la sauce mayonnaise, puis y incorporer la garniture au moment de l'envoi — Vérifier l'assaisonnement ; corner, filmer et réserver.</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="str" s="16">
-[...4 lines deleted...]
-      <c r="D12"/>
+      <c r="B12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A13"/>
+      <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14"/>
+      <c r="A14" t="s" s="14">
+        <v>97</v>
+      </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B15"/>
+      <c r="A15" t="s" s="15">
+        <v>90</v>
+      </c>
+      <c r="B15" t="str" s="12">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D5</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Mesurer et contrôler les denrées. Elles doivent être utilisées à la température ambiante de la cuisine.</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="15">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Les sortir à température ambiante de la cuisine.</v>
+      <c r="A16"/>
+      <c r="B16" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E5</f>
+        <v>ℹ</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A17" t="s" s="15">
+        <v>91</v>
+      </c>
+      <c r="B17" t="str" s="12">
+        <f>"[CLARIFIER] "&amp;Procedure!D6</f>
+        <v>[CLARIFIER] Confectionner la sauce mayonnaise — Clarifier les œufs (réserver les blancs pour une autre utilisation). Mettre les jaunes dans une petite calotte à fond étroit de façon à ce que chaque coup de fouet ait un maximum d'efficacité. Ajouter la moutarde, le sel, le poivre blanc du moulin ou le piment de Cayenne et un peu de vinaigre pour favoriser l'émulsion (phase eau). Incorporer progressivement l'huile, en tournant énergiquement la sauce à l'aide d'un petit fouet très souple : verser l'huile doucement et par petite quantité au début, puis plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce. Bien la serrer en la fouettant tout en tournant très énergiquement. Vérifier l'assaisonnement.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D18"/>
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B9</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C18" s="6">
+        <f>Besoins!E9</f>
+        <v>0.833333</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F9</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>œufs jaunes liquides pasteurisés</v>
+      <c r="B19" t="s">
+        <v>98</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E15</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B7</f>
-        <v>moutarde</v>
+        <f>Besoins!B15</f>
+        <v>Moutarde de Dijon forte</v>
       </c>
       <c r="C20" s="6">
-        <f>Besoins!E7</f>
-        <v>0.05</v>
+        <f>Besoins!E15</f>
+        <v>0.041667</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B8</f>
-        <v>vinaigre alcool blanc</v>
+        <f>Besoins!B7</f>
+        <v>Vinaigre d'alcool coloré 6%</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E8</f>
-        <v>0.03</v>
+        <f>Besoins!E7</f>
+        <v>0.025</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B9</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B8</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E9</f>
-        <v>0.001</v>
+        <f>Besoins!E8</f>
+        <v>0.000833</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B23" t="str" s="12">
         <f>"[INCORPORER] "&amp;Procedure!D7</f>
-        <v>[INCORPORER] Incorporer progressivement l'huile tempérée en tournant énergiquement la sauce à l'aide d'un petit fouet très souple. Verser l'huile plus rapidement au fur et à mesure que la quantité de sauce mayonnaise augmente. Ajouter le reste du vinaigre pendant et après la réalisation de la sauce.</v>
+        <v>[INCORPORER] Corner et réserver — Corner les bords de la calotte, la couvrir d'un film en plastique alimentaire et la réserver (en enceinte réfrigérée si elle a été réalisée à partir d'huile de tournesol).</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
-      <c r="B24" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A25" t="s" s="14">
+        <v>99</v>
+      </c>
+      <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A26" t="s" s="15">
+        <v>90</v>
+      </c>
+      <c r="B26" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D8</f>
+        <v>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-      <c r="B27"/>
+      <c r="A27" t="s" s="15">
+        <v>91</v>
+      </c>
+      <c r="B27" t="str" s="12">
+        <f>"[MIXER] "&amp;Procedure!D9</f>
+        <v>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="14">
-[...34 lines deleted...]
-      <c r="B31" t="str">
+      <c r="A28"/>
+      <c r="B28" t="str">
         <f>Besoins!B12</f>
-        <v>CRESSON France botte</v>
-[...1 lines deleted...]
-      <c r="C31" s="6">
+        <v>ÉPINARD France cat.I</v>
+      </c>
+      <c r="C28" s="6">
         <f>Besoins!E12</f>
-        <v>0.018</v>
-[...1 lines deleted...]
-      <c r="D31" t="str">
+        <v>0.42</v>
+      </c>
+      <c r="D28" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="str">
+        <f>Besoins!B11</f>
+        <v>Cresson frais</v>
+      </c>
+      <c r="C29" s="6">
+        <f>Besoins!E11</f>
+        <v>0.18</v>
+      </c>
+      <c r="D29" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="15">
+        <v>95</v>
+      </c>
+      <c r="B30" t="str" s="12">
+        <f>Procedure!D10</f>
+        <v>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="15">
+        <v>100</v>
+      </c>
+      <c r="B31" t="str" s="12">
+        <f>"[CHAUFFER] "&amp;Procedure!D11</f>
+        <v>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
     <row r="32">
-      <c r="A32" t="s" s="15">
-[...4 lines deleted...]
-        <v>[MIXER] Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</v>
+      <c r="A32"/>
+      <c r="B32" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="15">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B33" t="str" s="12">
-        <f>Procedure!D11</f>
-        <v>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</v>
+        <f>"[ÉGOUTTER] "&amp;Procedure!D12</f>
+        <v>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="15">
-[...4 lines deleted...]
-        <v>[CHAUFFER] Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</v>
+      <c r="A34"/>
+      <c r="B34" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="17">
+        <v>102</v>
+      </c>
+      <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
-    <row r="37">
-[...21 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="23">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="21">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
-    <mergeCell ref="B12:D12"/>
-[...1 lines deleted...]
-    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
-    <mergeCell ref="A28:D28"/>
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B35:D35"/>
-[...2 lines deleted...]
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A36:D36"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Verte</dc:title>
+  <dc:title>SAUCE VERTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>