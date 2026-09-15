--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -935,51 +935,51 @@
         <v>23</v>
       </c>
       <c r="G10" s="8">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4">
         <v>0.08</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="G11" s="8">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>0.0015</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.0015</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>