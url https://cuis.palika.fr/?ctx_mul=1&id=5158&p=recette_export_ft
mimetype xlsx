--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,587 +15,647 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
-    <t>VIN-BLANC-CUI</t>
-[...2 lines deleted...]
-    <t>Vin blanc sec de cuisson</t>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>00001758</t>
-[...11 lines deleted...]
-    <t>farine de blé tamisée type 55</t>
+    <t>u</t>
+  </si>
+  <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001660</t>
-[...8 lines deleted...]
-    <t>Poivre noir mignonnette (concassé)</t>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>HER-BOUQUET-G</t>
-[...2 lines deleted...]
-    <t>Bouquet garni sachet dose</t>
+    <t>EPI-POIVRE-GRAIN</t>
+  </si>
+  <si>
+    <t>Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM9740123</t>
-[...2 lines deleted...]
-    <t>CAROTTE France cat.I botte</t>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM0020160</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM0440123</t>
   </si>
   <si>
     <t>ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t>RNM1940160</t>
   </si>
   <si>
     <t>ESTRAGON France botte</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>00002622</t>
   </si>
   <si>
     <t>Parures et pieds de champignons</t>
   </si>
   <si>
-    <t>RNM10130123</t>
-[...2 lines deleted...]
-    <t>TOMATE ronde Espagne cat.I 67-82mm</t>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>00002608</t>
   </si>
   <si>
     <t>Arêtes et parures de poisson</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
-    <t>00SAU_MP003</t>
-[...4 lines deleted...]
-  <si>
     <t>00SAU_MP001</t>
   </si>
   <si>
     <t>Étrilles vivantes</t>
   </si>
   <si>
-    <t>SEL-FIN</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Sauce Américaine</t>
+    <t>SAUCE AMÉRICAINE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>40 à 45 min</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
   <si>
-    <t>Laver, brosser les étrilles ou les autres crustacés vivants. Les égoutter soigneusement.</t>
+    <t>Laver, brosser les étrilles ou les autres crustacés — Ils doivent être impérativement vivants. Les égoutter soigneusement.</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
+    <t>Éplucher et laver soigneusement tous les légumes.</t>
+  </si>
+  <si>
     <t>CHAUFFER</t>
   </si>
   <si>
     <t>FLAMBER</t>
   </si>
   <si>
-    <t>Flamber avec le cognac. Ajouter le vin blanc et le faire réduire de deux tiers.</t>
-[...1 lines deleted...]
-  <si>
     <t>MOUILLER</t>
   </si>
   <si>
+    <t>Égoutter les carapaces des crustacés — Les broyer à l'aide d'un pilon. Les remettre en cuisson durant une quinzaine de minutes supplémentaires.</t>
+  </si>
+  <si>
     <t>CUIRE</t>
   </si>
   <si>
-    <t>Laisser cuire lentement à découvert en écumant si nécessaire.</t>
+    <t>Passer le fond de sauce américaine au chinois ordinaire en foulant fortement.</t>
   </si>
   <si>
     <t>15 à 20 min</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
-    <t>Égoutter les carapaces des crustacés — Les broyer à l'aide d'un pilon. Les remettre en cuisson pendant une quinzaine de minutes supplémentaires.</t>
+    <t>Confectionner le beurre manié — Dans une petite calotte, mélanger le beurre en pommade et la farine.</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer le fond de sauce américaine au chinois ordinaire en foulant fortement.</t>
-[...1 lines deleted...]
-  <si>
     <t>LIER</t>
   </si>
   <si>
     <t>+63°C ou +3°C max</t>
   </si>
   <si>
-    <t>Fumet de Poisson</t>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>FUMET DE POISSON</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
   <si>
-    <t>Concasser, dégorger rapidement et rincer les arêtes</t>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>Ôter soigneusement tous les caillots de sang, les ouïes et les yeux des têtes</t>
   </si>
   <si>
-    <t>Éplucher et laver tous les légumes — émincer les éléments de la garniture</t>
+    <t>Concasser, dégorger rapidement, rincer soigneusement les arêtes et les parures — Ôter tous les caillots de sang, les ouïes et les yeux des têtes.</t>
   </si>
   <si>
     <t>Émincer finement les échalotes, les oignons et tailler les carottes en paysanne</t>
   </si>
   <si>
     <t>SUER</t>
   </si>
   <si>
-    <t>Faire suer au beurre la garniture aromatique finement émincée</t>
-[...1 lines deleted...]
-  <si>
     <t>Suer sans coloration pendant quelques minutes</t>
   </si>
   <si>
-    <t>Ajouter les arêtes soigneusement égouttées et mouiller</t>
-[...1 lines deleted...]
-  <si>
     <t>Mouiller à hauteur des arêtes avec de l'eau froide et éventuellement le vin blanc</t>
   </si>
   <si>
     <t>BOUILLIR</t>
   </si>
   <si>
-    <t>Porter à ébullition, écumer fréquemment</t>
+    <t>Passer le fumet au chinois étamine sans fouler.</t>
   </si>
   <si>
     <t>Écumer fréquemment au cours de la cuisson — saler très légèrement</t>
   </si>
   <si>
     <t>FRÉMIR</t>
   </si>
   <si>
-    <t>Laisser frémir pendant 20 à 25 minutes</t>
+    <t>Refroidir le fumet rapidement — Le placer dans un récipient d'eau glacée puis le réserver à couvert en enceinte réfrigérée à + 3 °C, 24 h au maximum.</t>
   </si>
   <si>
     <t>Ne pas dépasser 25 minutes — une ébullition prolongée risque de troubler le fumet</t>
   </si>
   <si>
     <t>23 min (prepa)</t>
   </si>
   <si>
-    <t>Passer le fumet de poisson au chinois étamine sans fouler</t>
-[...10 lines deleted...]
-  <si>
     <t>Beurre Manié</t>
   </si>
   <si>
     <t>BEURRER</t>
   </si>
   <si>
     <t>Sortir le beurre à température ambiante pour le ramollir en pommade.</t>
   </si>
   <si>
     <t>MÉLANGER</t>
   </si>
   <si>
     <t>Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</t>
   </si>
   <si>
     <t>RÉSERVER</t>
   </si>
   <si>
     <t>+3°C max</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Étrilles vivantes</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Carapaces d'écrevisses</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ TOMATE ronde Espagne cat.I 67-82mm</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ concentré de tomates</t>
+    <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Cognac VS (flambé, sauce)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Fumet de Poisson</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ FUMET DE POISSON</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Arêtes et parures de poisson</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">        ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Parures et pieds de champignons</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Bouquet garni sachet dose</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+    <t xml:space="preserve">        ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir en grains entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre Manié</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ESTRAGON France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Bouquet garni sachet dose</t>
-[...8 lines deleted...]
-    <t>Sauce Américaine  00SAU_REC018</t>
+    <t xml:space="preserve">    ↳ Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE AMÉRICAINE</t>
+  </si>
+  <si>
+    <t>SAUCE AMÉRICAINE  GRO_CDR_B292</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni sachet dose</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    Fumet de Poisson</t>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FUMET DE POISSON</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Beurre Manié</t>
   </si>
   <si>
-    <t>8.</t>
-[...1 lines deleted...]
-  <si>
     <t>9.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
-[...1 lines deleted...]
-  <si>
     <t>11.</t>
   </si>
   <si>
-    <t>↳ Fumet de Poisson  00002627</t>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>↳ FUMET DE POISSON  GRO_CDR_B266</t>
   </si>
   <si>
     <t>↳ Beurre Manié  00SAU_REC040</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -717,51 +777,54 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G28"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -828,2456 +891,2801 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.05</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>1.5</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*28</f>
-        <v>1.4</v>
+        <f>E7*0.0043</f>
+        <v>0.00645</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
-        <v>0.35</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.35</v>
+        <v>0.05</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*2.8</f>
-        <v>0.98</v>
+        <f>E8*28</f>
+        <v>1.4</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>0.04</v>
+        <v>0.035</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.035</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*24.02</f>
+        <v>0.8407</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="9">
-        <v>21</v>
+      <c r="A10" t="s">
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.05</v>
+        <v>0.045455</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.05</v>
+        <v>0.045455</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*12.5998740013</f>
+        <v>0.572727</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="9">
-        <v>24</v>
+      <c r="A11" t="s">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.08</v>
+        <v>0.001</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.08</v>
+        <v>0.001</v>
       </c>
       <c r="F11" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>0.0015</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.0015</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*13.2</f>
-        <v>0.0198</v>
+        <f>E12*12</f>
+        <v>0.018</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>1.0015</v>
+        <v>0.0025</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1.0015</v>
+        <v>0.0025</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*14</f>
-        <v>14.021</v>
+        <f>E13*9.8</f>
+        <v>0.0245</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.1</v>
+        <v>0.0025</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.0025</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*4.9</f>
-        <v>0.49</v>
+        <f>E14*8.5</f>
+        <v>0.02125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D15" s="4">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*5.2</f>
-        <v>0.312</v>
+        <f>E15*0.56</f>
+        <v>0.028</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16" s="4">
-        <v>0.02</v>
+        <v>0.5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.02</v>
+        <v>0.5</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*6.5</f>
-        <v>0.13</v>
+        <f>E16*1.05</f>
+        <v>0.525</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>0.175</v>
+        <v>0.12</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.175</v>
+        <v>0.12</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*1.8</f>
-        <v>0.315</v>
+        <f>E17*4.9</f>
+        <v>0.588</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*6</f>
-        <v>1.5</v>
+        <f>E18*5.2</f>
+        <v>0.312</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D19" s="4">
-        <v>0.085</v>
+        <v>0.02</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.085</v>
+        <v>0.02</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="8">
-        <f>E19*1.3</f>
-        <v>0.1105</v>
+        <f>E19*6.5</f>
+        <v>0.13</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D20" s="4">
-        <v>0.25</v>
+        <v>0.175</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>0.25</v>
+        <v>0.175</v>
       </c>
       <c r="F20" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="G20" s="8">
-        <f>E20*6</f>
-        <v>1.5</v>
+        <f>E20*1.1</f>
+        <v>0.1925</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="4">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="F21" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G21" s="8">
-        <f>E21*0.4</f>
-        <v>0.088</v>
+        <f>E21*0.6</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="9">
-        <v>52</v>
+      <c r="A22" t="s">
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D22" s="4">
-        <v>0.0015</v>
+        <v>0.085</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>0.0015</v>
+        <v>0.085</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*1</f>
-        <v>0.0015</v>
+        <f>E22*1.3</f>
+        <v>0.1105</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D23" s="4">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G23" s="8">
-        <f>E23*3.4</f>
-        <v>1.36</v>
+        <f>E23*0.6</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="9">
-        <v>56</v>
+      <c r="A24" t="s">
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D24" s="4">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="8">
-        <f>E24*1.5</f>
-        <v>1.35</v>
+        <f>E24*0.4</f>
+        <v>0.088</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>59</v>
+      <c r="A25" t="s" s="9">
+        <v>62</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D25" s="4">
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="8">
-        <f>E25*2</f>
-        <v>2</v>
+        <f>E25*1</f>
+        <v>0.03</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D26" s="4">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="E26" s="6">
         <f>D26*$B$2</f>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G26" s="8">
-        <f>E26*6</f>
-        <v>6</v>
+        <f>E26*0.45</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D27" s="4">
-        <v>0.0015</v>
+        <v>0.4</v>
       </c>
       <c r="E27" s="6">
         <f>D27*$B$2</f>
-        <v>0.0015</v>
+        <v>0.4</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="8">
-        <f>E27*0.35</f>
-        <v>0.000525</v>
+        <f>E27*2.8</f>
+        <v>1.12</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G27)</f>
+      <c r="A28" t="s" s="9">
+        <v>68</v>
+      </c>
+      <c r="B28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="E28" s="6">
+        <f>D28*$B$2</f>
+        <v>0.9</v>
+      </c>
+      <c r="F28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="8">
+        <f>E28*1.5</f>
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="4">
+        <v>1</v>
+      </c>
+      <c r="E29" s="6">
+        <f>D29*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="8">
+        <f>E29*6</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30" t="s" s="10">
+        <v>73</v>
+      </c>
+      <c r="G30" s="11">
+        <f>SUM(G7:G29)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F23"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E2" t="s" s="12">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s" s="12">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="D4" t="s" s="12">
+        <v>87</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
-          <t>Marquer la sauce américaine en cuisson — Chauffer fortement une grande sauteuse ou un rondeau plat avec l'huile et le beurre. Saisir les étrilles très vivement jusqu'à ce qu'elles deviennent rouge vif. Dégraisser le récipient. Ajouter les carottes, les oignons et les échalotes ciselées. Laisser suer la garniture aromatique sans coloration quelques minutes.</t>
+          <t>Préparer la garniture aromatique — Tailler les carottes et les oignons en fine Mirepoix. Ciseler les échalotes. Ôter le pédoncule et concasser les tomates. Ôter le germe et écraser les gousses d'ail. Confectionner le bouquet garni.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>89</v>
+      </c>
+      <c r="D6" t="inlineStr" s="12">
+        <is>
+          <t>Marquer la sauce en cuisson — Chauffer fortement une grande sauteuse ou un rondeau plat avec l'huile et le beurre. Saisir les étrilles ou les autres crustacés ; les faire sauter vivement jusqu'à ce qu'ils prennent une couleur rouge vif. Dégraisser le récipient. Ajouter les carottes, les oignons et les échalotes ciselées ; laisser suer la garniture aromatique sans coloration durant quelques minutes (elle peut être suée à l'avance dans un autre récipient). Flamber avec le Cognac. Ajouter le vin blanc et le faire réduire de deux tiers. Mouiller avec le fumet de poisson, ou ajouter des arêtes dégorgées et concassées et de l'eau froide (le fumet se réalisera simultanément à la cuisson de la sauce). Ajouter les tomates concassées, le concentré, l'ail écrasé, le bouquet garni, un peu de cerfeuil et d'estragon. Assaisonner avec le sel et une pointe de piment de Cayenne. Porter le fond de sauce américaine à ébullition et le laisser cuire lentement à découvert, durant une quinzaine de minutes. Écumer si nécessaire.</t>
+        </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="D7" t="s" s="12">
+        <v>91</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D8" t="s" s="12">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="E8" t="s" s="12">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D9" t="s" s="12">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>97</v>
+      </c>
+      <c r="D10" t="inlineStr" s="12">
+        <is>
+          <t>Lier la sauce américaine — Verser le fond de sauce américaine dans une sauteuse de grandeur appropriée. Le porter à ébullition et le faire réduire si nécessaire afin de le corser légèrement ; écumer fréquemment. Ajouter progressivement le beurre manié par petites parcelles, en remuant la sauce avec un fouet. Contrôler l'à-point de la consistance de la sauce et, si nécessaire, rajouter du beurre manié. Laisser réduire la sauce américaine très doucement durant quelques minutes, en évitant qu'elle « n'attache » au fond de la sauteuse (remuer de temps à autre avec un petit fouet ou une spatule à réduction).</t>
+        </is>
       </c>
       <c r="E10" t="s" s="12"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D11" t="inlineStr" s="12">
         <is>
-          <t>Lier la sauce américaine au beurre manié — Verser le fond dans une sauteuse de grandeur appropriée, le porter à ébullition et le faire réduire si nécessaire. Ajouter progressivement le beurre manié par petites parcelles en remuant avec un fouet.</t>
+          <t>Passer la sauce américaine au chinois étamine — Vérifier l'assaisonnement ; si nécessaire, rajouter une pointe de piment de Cayenne et un peu de Cognac. Ajouter, juste avant l'utilisation, le reste du cerfeuil et de l'estragon fraîchement haché.</t>
         </is>
       </c>
       <c r="E11" t="s" s="12"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D12" t="inlineStr" s="12">
         <is>
-          <t>Passer la sauce américaine au chinois étamine — Vérifier l'assaisonnement. Monter légèrement au beurre et tamponner en surface. Réserver à couvert au bain-marie, ou refroidir rapidement.</t>
+          <t>Monter légèrement la sauce américaine au beurre et la tamponner en surface — La réserver à couvert au bain-marie à une température supérieure à + 63 °C, ou la refroidir rapidement et réglementairement.</t>
         </is>
       </c>
       <c r="E12" t="s" s="12">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>93</v>
-[...12 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="12">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s" s="12">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="E14" t="s" s="12"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="D15" t="inlineStr" s="12">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="12"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="D16" t="inlineStr" s="12">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="12"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D17" t="s" s="12">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E17" t="s" s="12">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B18">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s" s="12">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s" s="12">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="F18" t="s">
         <v>110</v>
       </c>
+      <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D19" t="s" s="12">
         <v>111</v>
       </c>
-      <c r="E19" t="s" s="12"/>
+      <c r="D19" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; émincer finement échalotes et oignons, tailler les carottes en paysanne ; confectionner le bouquet garni.</t>
+        </is>
+      </c>
+      <c r="E19" t="s" s="12">
+        <v>112</v>
+      </c>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B20">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D20" t="s" s="12">
+        <v>90</v>
+      </c>
+      <c r="D20" t="inlineStr" s="12">
+        <is>
+          <t>Marquer le fumet en cuisson — Faire suer au beurre la garniture émincée sans coloration ; ajouter les arêtes égouttées et faire suer quelques minutes ; mouiller à hauteur à l'eau froide et éventuellement au vin ; ajouter le bouquet garni et les parures de champignons ; porter à ébullition et laisser frémir très lentement 20 à 25 minutes en écumant ; saler très légèrement ; ajouter le poivre écrasé quelques minutes avant la fin.</t>
+        </is>
+      </c>
+      <c r="E20" t="s" s="12">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21">
+        <v>5</v>
+      </c>
+      <c r="C21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D21" t="s" s="12">
         <v>115</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21" t="s" s="12">
         <v>116</v>
       </c>
-      <c r="D21" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E21" t="s" s="12"/>
       <c r="F21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B22">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s" s="12">
         <v>118</v>
       </c>
-      <c r="D22" t="s" s="12">
+      <c r="E22" t="s" s="12">
         <v>119</v>
       </c>
-      <c r="E22" t="s" s="12"/>
-      <c r="F22"/>
+      <c r="F22" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>1</v>
+      </c>
+      <c r="C23" t="s">
+        <v>122</v>
+      </c>
+      <c r="D23" t="s" s="12">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s" s="12"/>
+      <c r="F23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24">
+        <v>2</v>
+      </c>
+      <c r="C24" t="s">
+        <v>124</v>
+      </c>
+      <c r="D24" t="s" s="12">
+        <v>125</v>
+      </c>
+      <c r="E24" t="s" s="12"/>
+      <c r="F24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25">
         <v>3</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="inlineStr" s="12">
+      <c r="C25" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" t="inlineStr" s="12">
         <is>
           <t>Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</t>
         </is>
       </c>
-      <c r="E23" t="s" s="12">
-[...2 lines deleted...]
-      <c r="F23"/>
+      <c r="E25" t="s" s="12">
+        <v>127</v>
+      </c>
+      <c r="F25"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E31"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C5" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.08</f>
-        <v>0.08</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E5" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C6" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C7" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C8" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C10" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C11" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.02</f>
-        <v>0.02</v>
+        <f>'Besoins'!$B$2*0.0454545455</f>
+        <v>0.045455</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C12" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E12" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C13" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.2</f>
-        <v>0.2</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E14" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C15" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*0.9</f>
-        <v>0.9</v>
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C16" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.06</f>
-        <v>0.06</v>
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C17" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.045</f>
-        <v>0.045</v>
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*0.12</f>
-        <v>0.12</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.9</f>
+        <v>0.9</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C21" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C22" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*0.045</f>
+        <v>0.045</v>
       </c>
       <c r="E22" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="C23" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D23" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D24" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D25" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D26" s="6">
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="E26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>159</v>
+      </c>
+      <c r="C27" t="s">
+        <v>146</v>
+      </c>
+      <c r="D27" s="6">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="E27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D28" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="E28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="E29" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>162</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" s="6">
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="E30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>163</v>
+      </c>
+      <c r="C31" t="s">
+        <v>146</v>
+      </c>
+      <c r="D31" s="6">
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
+      </c>
+      <c r="E31" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>165</v>
+      </c>
+      <c r="C33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="E33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>166</v>
+      </c>
+      <c r="C34" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      <c r="A27">
+      <c r="E34" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
         <v>2</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="6">
+      <c r="B35" t="s">
+        <v>167</v>
+      </c>
+      <c r="C35" t="s">
+        <v>134</v>
+      </c>
+      <c r="D35" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
-      <c r="E27" t="s">
-[...4 lines deleted...]
-      <c r="A28">
+      <c r="E35" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>1</v>
       </c>
-      <c r="B28" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="6">
+      <c r="B36" t="s">
+        <v>168</v>
+      </c>
+      <c r="C36" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="E28" t="s">
-[...4 lines deleted...]
-      <c r="A29">
+      <c r="E36" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
         <v>1</v>
       </c>
-      <c r="B29" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="6">
+      <c r="B37" t="s">
+        <v>169</v>
+      </c>
+      <c r="C37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="E29" t="s">
-[...4 lines deleted...]
-      <c r="A30">
+      <c r="E37" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
         <v>1</v>
       </c>
-      <c r="B30" t="s">
-[...23 lines deleted...]
-      <c r="D31" s="6">
+      <c r="B38" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" t="s">
+        <v>134</v>
+      </c>
+      <c r="D38" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>170</v>
+      </c>
+      <c r="C39" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" s="6">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="E39" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D71"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D81"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"00SAU_REC018 · CUI.SAU.AMERICAINE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC018 · CUI.SAU.AMERICAINE · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B292 · CUI.SAU.AMERICAINE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B292 · CUI.SAU.AMERICAINE · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[LAVER] "&amp;Procedure!D3</f>
-        <v>[LAVER] Laver, brosser les étrilles ou les autres crustacés vivants. Les égoutter soigneusement.</v>
+        <v>[LAVER] Laver, brosser les étrilles ou les autres crustacés — Ils doivent être impérativement vivants. Les égoutter soigneusement.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B26</f>
+        <f>Besoins!B29</f>
         <v>Étrilles vivantes</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E26</f>
+        <f>Besoins!E29</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F26</f>
+        <f>Besoins!F29</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A9" t="s" s="15">
+        <v>175</v>
+      </c>
+      <c r="B9" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
+        <v>[ÉPLUCHER] Éplucher et laver soigneusement tous les légumes.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="B10" t="str" s="12">
-        <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
-        <v>[ÉPLUCHER] Éplucher et laver soigneusement tous les légumes de la garniture aromatique — Tailler les carottes et les oignons en fine Mirepoix. Ciseler les échalotes. Ôter le pédoncule et concasser les tomates. Ôter le germe et écraser les gousses d'ail. Confectionner le bouquet garni.</v>
+        <f>"[CHAUFFER] "&amp;Procedure!D5</f>
+        <v>[CHAUFFER] Préparer la garniture aromatique — Tailler les carottes et les oignons en fine Mirepoix. Ciseler les échalotes. Ôter le pédoncule et concasser les tomates. Ôter le germe et écraser les gousses d'ail. Confectionner le bouquet garni.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="C13" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B23</f>
-        <v>TOMATE ronde Espagne cat.I 67-82mm</v>
+        <f>Besoins!B27</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E23</f>
+        <f>Besoins!E27</f>
         <v>0.4</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F27</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B19</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E19</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="B17" t="str" s="12">
-        <f>"[CHAUFFER] "&amp;Procedure!D5</f>
-        <v>[CHAUFFER] Marquer la sauce américaine en cuisson — Chauffer fortement une grande sauteuse ou un rondeau plat avec l'huile et le beurre. Saisir les étrilles très vivement jusqu'à ce qu'elles deviennent rouge vif. Dégraisser le récipient. Ajouter les carottes, les oignons et les échalotes ciselées. Laisser suer la garniture aromatique sans coloration quelques minutes.</v>
+        <f>"[FLAMBER] "&amp;Procedure!D6</f>
+        <v>[FLAMBER] Marquer la sauce en cuisson — Chauffer fortement une grande sauteuse ou un rondeau plat avec l'huile et le beurre. Saisir les étrilles ou les autres crustacés ; les faire sauter vivement jusqu'à ce qu'ils prennent une couleur rouge vif. Dégraisser le récipient. Ajouter les carottes, les oignons et les échalotes ciselées ; laisser suer la garniture aromatique sans coloration durant quelques minutes (elle peut être suée à l'avance dans un autre récipient). Flamber avec le Cognac. Ajouter le vin blanc et le faire réduire de deux tiers. Mouiller avec le fumet de poisson, ou ajouter des arêtes dégorgées et concassées et de l'eau froide (le fumet se réalisera simultanément à la cuisson de la sauce). Ajouter les tomates concassées, le concentré, l'ail écrasé, le bouquet garni, un peu de cerfeuil et d'estragon. Assaisonner avec le sel et une pointe de piment de Cayenne. Porter le fond de sauce américaine à ébullition et le laisser cuire lentement à découvert, durant une quinzaine de minutes. Écumer si nécessaire.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B26</f>
-        <v>Étrilles vivantes</v>
+        <f>Besoins!B16</f>
+        <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E26</f>
-        <v>1</v>
+        <f>Besoins!E16</f>
+        <v>0.5</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F26</f>
-        <v>kg</v>
+        <f>Besoins!F16</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>Carapaces d'écrevisses</v>
+      <c r="B19" t="s">
+        <v>182</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E25</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>huile olive vierge</v>
+      <c r="B20" t="s">
+        <v>183</v>
       </c>
       <c r="C20" s="6">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="s">
-        <v>162</v>
+      <c r="B21" t="str">
+        <f>Besoins!B8</f>
+        <v>Cognac VS (flambé, sauce)</v>
       </c>
       <c r="C21" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-[...3 lines deleted...]
-        <v>29</v>
+        <f>Besoins!E8</f>
+        <v>0.05</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="C22" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>164</v>
+        <v>185</v>
       </c>
       <c r="C23" s="6">
-        <f>'Besoins'!$B$2*0.04</f>
-        <v>0.04</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B23</f>
-        <v>TOMATE ronde Espagne cat.I 67-82mm</v>
+        <f>Besoins!B11</f>
+        <v>Piment de Cayenne</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E23</f>
-        <v>0.4</v>
+        <f>Besoins!E11</f>
+        <v>0.001</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A25" t="s" s="15">
+        <v>186</v>
+      </c>
+      <c r="B25" t="str" s="12">
+        <f>"[MOUILLER] "&amp;Procedure!D7</f>
+        <v>[MOUILLER] Égoutter les carapaces des crustacés — Les broyer à l'aide d'un pilon. Les remettre en cuisson durant une quinzaine de minutes supplémentaires.</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A26" t="s" s="15">
+        <v>187</v>
+      </c>
+      <c r="B26" t="str" s="12">
+        <f>"[CUIRE] "&amp;Procedure!D8</f>
+        <v>[CUIRE] Passer le fond de sauce américaine au chinois ordinaire en foulant fortement.</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
-      <c r="B27" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B27" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E8</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="15">
+        <v>188</v>
+      </c>
+      <c r="B28" t="str" s="12">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D9</f>
+        <v>[ÉGOUTTER] Confectionner le beurre manié — Dans une petite calotte, mélanger le beurre en pommade et la farine.</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="C29" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="D29" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A30" t="s" s="15">
+        <v>190</v>
+      </c>
+      <c r="B30" t="str" s="12">
+        <f>"[PASSER] "&amp;Procedure!D10</f>
+        <v>[PASSER] Lier la sauce américaine — Verser le fond de sauce américaine dans une sauteuse de grandeur appropriée. Le porter à ébullition et le faire réduire si nécessaire afin de le corser légèrement ; écumer fréquemment. Ajouter progressivement le beurre manié par petites parcelles, en remuant la sauce avec un fouet. Contrôler l'à-point de la consistance de la sauce et, si nécessaire, rajouter du beurre manié. Laisser réduire la sauce américaine très doucement durant quelques minutes, en évitant qu'elle « n'attache » au fond de la sauteuse (remuer de temps à autre avec un petit fouet ou une spatule à réduction).</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="15">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="B31" t="str" s="12">
-        <f>"[FLAMBER] "&amp;Procedure!D6</f>
-        <v>[FLAMBER] Flamber avec le cognac. Ajouter le vin blanc et le faire réduire de deux tiers.</v>
+        <f>"[LIER] "&amp;Procedure!D11</f>
+        <v>[LIER] Passer la sauce américaine au chinois étamine — Vérifier l'assaisonnement ; si nécessaire, rajouter une pointe de piment de Cayenne et un peu de Cognac. Ajouter, juste avant l'utilisation, le reste du cerfeuil et de l'estragon fraîchement haché.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D32"/>
+      <c r="A32"/>
+      <c r="B32" t="str">
+        <f>Besoins!B23</f>
+        <v>ESTRAGON France botte</v>
+      </c>
+      <c r="C32" s="6">
+        <f>Besoins!E23</f>
+        <v>0.25</v>
+      </c>
+      <c r="D32" t="str">
+        <f>Besoins!F23</f>
+        <v>bte</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
-        <f>Besoins!B25</f>
-        <v>Carapaces d'écrevisses</v>
+        <f>Besoins!B21</f>
+        <v>CERFEUIL France botte</v>
       </c>
       <c r="C33" s="6">
-        <f>Besoins!E25</f>
-        <v>1</v>
+        <f>Besoins!E21</f>
+        <v>0.25</v>
       </c>
       <c r="D33" t="str">
-        <f>Besoins!F25</f>
-        <v>kg</v>
+        <f>Besoins!F21</f>
+        <v>bte</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="15">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="B34" t="str" s="12">
-        <f>"[CUIRE] "&amp;Procedure!D8</f>
-        <v>[CUIRE] Laisser cuire lentement à découvert en écumant si nécessaire.</v>
+        <f>"[PASSER] "&amp;Procedure!D12</f>
+        <v>[PASSER] Monter légèrement la sauce américaine au beurre et la tamponner en surface — La réserver à couvert au bain-marie à une température supérieure à + 63 °C, ou la refroidir rapidement et réglementairement.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="C35" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E8</f>
+        <f>"ℹ "&amp;Procedure!E12</f>
         <v>ℹ</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A37"/>
+      <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A38" t="s" s="14">
+        <v>193</v>
+      </c>
+      <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="15">
-[...4 lines deleted...]
-        <v>[LIER] Lier la sauce américaine au beurre manié — Verser le fond dans une sauteuse de grandeur appropriée, le porter à ébullition et le faire réduire si nécessaire. Ajouter progressivement le beurre manié par petites parcelles en remuant avec un fouet.</v>
+      <c r="A39"/>
+      <c r="B39" t="inlineStr" s="16">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A41" t="s" s="14">
+        <v>194</v>
+      </c>
+      <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A42" t="s" s="15">
+        <v>173</v>
+      </c>
+      <c r="B42" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D14</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A43" t="s" s="15">
+        <v>174</v>
+      </c>
+      <c r="B43" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D15</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A44" t="s" s="15">
+        <v>175</v>
+      </c>
+      <c r="B44" t="str" s="12">
+        <f>"[FOURRER] "&amp;Procedure!D16</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45"/>
+      <c r="B45" t="s">
+        <v>195</v>
+      </c>
+      <c r="C45" s="6">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D45" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="14">
-[...4 lines deleted...]
-      <c r="D46"/>
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C46" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="D46" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D47"/>
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>197</v>
+      </c>
+      <c r="C47" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48"/>
-      <c r="B48" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49">
-      <c r="A49" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A49" t="s" s="14">
+        <v>198</v>
+      </c>
+      <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
-      <c r="A50"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A50" t="s" s="15">
+        <v>173</v>
+      </c>
+      <c r="B50" t="str" s="12">
+        <f>"[CONCASSER] "&amp;Procedure!D17</f>
+        <v>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
-      <c r="A51" t="s" s="15">
-[...4 lines deleted...]
-        <v>[SUER] Faire suer au beurre la garniture aromatique finement émincée</v>
+      <c r="A51"/>
+      <c r="B51" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E17</f>
+        <v>ℹ</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52">
-      <c r="A52"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A52" t="s" s="15">
+        <v>174</v>
+      </c>
+      <c r="B52" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D18</f>
+        <v>[ÉPLUCHER] Concasser, dégorger rapidement, rincer soigneusement les arêtes et les parures — Ôter tous les caillots de sang, les ouïes et les yeux des têtes.</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D53"/>
+      <c r="A53"/>
+      <c r="B53" t="str">
+        <f>Besoins!B28</f>
+        <v>Arêtes et parures de poisson</v>
+      </c>
+      <c r="C53" s="6">
+        <f>Besoins!E28</f>
+        <v>0.9</v>
+      </c>
+      <c r="D53" t="str">
+        <f>Besoins!F28</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E16</f>
+        <f>"ℹ "&amp;Procedure!E18</f>
         <v>ℹ</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
       <c r="A55" t="s" s="15">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B55" t="str" s="12">
-        <f>"[BOUILLIR] "&amp;Procedure!D17</f>
-        <v>[BOUILLIR] Porter à ébullition, écumer fréquemment</v>
+        <f>"[SUER] "&amp;Procedure!D19</f>
+        <v>[SUER] Préparer la garniture aromatique — Éplucher et laver les légumes ; émincer finement échalotes et oignons, tailler les carottes en paysanne ; confectionner le bouquet garni.</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
       <c r="A56"/>
-      <c r="B56" t="str" s="16">
-[...4 lines deleted...]
-      <c r="D56"/>
+      <c r="B56" t="s">
+        <v>179</v>
+      </c>
+      <c r="C56" s="6">
+        <f>'Besoins'!$B$2*0.045</f>
+        <v>0.045</v>
+      </c>
+      <c r="D56" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="57">
-      <c r="A57" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D57"/>
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>178</v>
+      </c>
+      <c r="C57" s="6">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D57" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58"/>
-      <c r="B58" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E18</f>
+      <c r="B58" t="s">
+        <v>177</v>
+      </c>
+      <c r="C58" s="6">
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
+      </c>
+      <c r="D58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>180</v>
+      </c>
+      <c r="C59" s="6">
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60"/>
+      <c r="B60" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E19</f>
         <v>ℹ</v>
-      </c>
-[...20 lines deleted...]
-        <v>[REFROIDIR] Refroidir le fumet rapidement</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61">
-      <c r="A61"/>
-      <c r="B61" t="str" s="16">
+      <c r="A61" t="s" s="15">
+        <v>176</v>
+      </c>
+      <c r="B61" t="str" s="12">
+        <f>"[MOUILLER] "&amp;Procedure!D20</f>
+        <v>[MOUILLER] Marquer le fumet en cuisson — Faire suer au beurre la garniture émincée sans coloration ; ajouter les arêtes égouttées et faire suer quelques minutes ; mouiller à hauteur à l'eau froide et éventuellement au vin ; ajouter le bouquet garni et les parures de champignons ; porter à ébullition et laisser frémir très lentement 20 à 25 minutes en écumant ; saler très légèrement ; ajouter le poivre écrasé quelques minutes avant la fin.</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61"/>
+    </row>
+    <row r="62">
+      <c r="A62"/>
+      <c r="B62" t="str">
+        <f>Besoins!B18</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C62" s="6">
+        <f>Besoins!E18</f>
+        <v>0.06</v>
+      </c>
+      <c r="D62" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63"/>
+      <c r="B63" t="str">
+        <f>Besoins!B25</f>
+        <v>Parures et pieds de champignons</v>
+      </c>
+      <c r="C63" s="6">
+        <f>Besoins!E25</f>
+        <v>0.03</v>
+      </c>
+      <c r="D63" t="str">
+        <f>Besoins!F25</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64"/>
+      <c r="B64" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C64" s="6">
+        <f>Besoins!E7</f>
+        <v>1.5</v>
+      </c>
+      <c r="D64" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>184</v>
+      </c>
+      <c r="C65" s="6">
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
+      </c>
+      <c r="D65" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66"/>
+      <c r="B66" t="str">
+        <f>Besoins!B12</f>
+        <v>Poivre noir en grains entiers</v>
+      </c>
+      <c r="C66" s="6">
+        <f>Besoins!E12</f>
+        <v>0.0015</v>
+      </c>
+      <c r="D66" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67"/>
+      <c r="B67" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E20</f>
         <v>ℹ</v>
       </c>
-      <c r="C61"/>
-[...64 lines deleted...]
-      </c>
+      <c r="C67"/>
+      <c r="D67"/>
     </row>
     <row r="68">
       <c r="A68" t="s" s="15">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="B68" t="str" s="12">
-        <f>"[RÉSERVER] "&amp;Procedure!D23</f>
-        <v>[RÉSERVER] Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</v>
+        <f>"[BOUILLIR] "&amp;Procedure!D21</f>
+        <v>[BOUILLIR] Passer le fumet au chinois étamine sans fouler.</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69">
       <c r="A69"/>
       <c r="B69" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E23</f>
+        <f>"ℹ "&amp;Procedure!E21</f>
         <v>ℹ</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70">
-      <c r="A70"/>
-      <c r="B70"/>
+      <c r="A70" t="s" s="15">
+        <v>186</v>
+      </c>
+      <c r="B70" t="str" s="12">
+        <f>"[FRÉMIR] "&amp;Procedure!D22</f>
+        <v>[FRÉMIR] Refroidir le fumet rapidement — Le placer dans un récipient d'eau glacée puis le réserver à couvert en enceinte réfrigérée à + 3 °C, 24 h au maximum.</v>
+      </c>
       <c r="C70"/>
       <c r="D70"/>
     </row>
     <row r="71">
-      <c r="A71" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B71"/>
+      <c r="A71"/>
+      <c r="B71" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E22</f>
+        <v>ℹ</v>
+      </c>
       <c r="C71"/>
       <c r="D71"/>
     </row>
+    <row r="72">
+      <c r="A72"/>
+      <c r="B72"/>
+      <c r="C72"/>
+      <c r="D72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="s" s="14">
+        <v>199</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="s" s="15">
+        <v>173</v>
+      </c>
+      <c r="B74" t="str" s="12">
+        <f>"[BEURRER] "&amp;Procedure!D23</f>
+        <v>[BEURRER] Sortir le beurre à température ambiante pour le ramollir en pommade.</v>
+      </c>
+      <c r="C74"/>
+      <c r="D74"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="15">
+        <v>174</v>
+      </c>
+      <c r="B75" t="str" s="12">
+        <f>"[MÉLANGER] "&amp;Procedure!D24</f>
+        <v>[MÉLANGER] Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</v>
+      </c>
+      <c r="C75"/>
+      <c r="D75"/>
+    </row>
+    <row r="76">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>182</v>
+      </c>
+      <c r="C76" s="6">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77"/>
+      <c r="B77" t="str">
+        <f>Besoins!B15</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C77" s="6">
+        <f>Besoins!E15</f>
+        <v>0.05</v>
+      </c>
+      <c r="D77" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="15">
+        <v>175</v>
+      </c>
+      <c r="B78" t="str" s="12">
+        <f>"[RÉSERVER] "&amp;Procedure!D25</f>
+        <v>[RÉSERVER] Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78"/>
+    </row>
+    <row r="79">
+      <c r="A79"/>
+      <c r="B79" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E25</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C79"/>
+      <c r="D79"/>
+    </row>
+    <row r="80">
+      <c r="A80"/>
+      <c r="B80"/>
+      <c r="C80"/>
+      <c r="D80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="17">
+        <v>200</v>
+      </c>
+      <c r="B81"/>
+      <c r="C81"/>
+      <c r="D81"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="39">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="42">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="B32:D32"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B36:D36"/>
-    <mergeCell ref="B37:D37"/>
-    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="A38:D38"/>
     <mergeCell ref="B39:D39"/>
-    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="A46:D46"/>
-[...2 lines deleted...]
-    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="A49:D49"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B52:D52"/>
-    <mergeCell ref="B53:D53"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
-    <mergeCell ref="B56:D56"/>
-[...2 lines deleted...]
-    <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
-    <mergeCell ref="A63:D63"/>
-[...1 lines deleted...]
-    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="B69:D69"/>
-    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="A81:D81"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Américaine</dc:title>
+  <dc:title>SAUCE AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>