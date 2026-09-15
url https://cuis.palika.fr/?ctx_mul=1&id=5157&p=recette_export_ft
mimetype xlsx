--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -68,59 +68,62 @@
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00001758</t>
   </si>
   <si>
     <t>concentré de tomates</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001662</t>
+  </si>
+  <si>
+    <t>ketchup</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001662</t>
-[...4 lines deleted...]
-  <si>
     <t>00001761</t>
   </si>
   <si>
     <t>tomates pelées concassées</t>
   </si>
   <si>
     <t>00001718</t>
   </si>
   <si>
     <t>vinaigre de vin 6°</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
@@ -186,53 +189,50 @@
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ tomates pelées concassées</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ concentré de tomates</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ketchup</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ vinaigre de vin 6°</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ huile olive vierge</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
   </si>
   <si>
     <t>Fiche technique — Coulis de Tomates</t>
   </si>
   <si>
     <t>Coulis de Tomates  00SAU_REC017</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
@@ -552,454 +552,454 @@
         <v>17</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="4">
         <v>0.2</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10">
         <v>5</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="4">
         <v>0.04</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" s="4">
         <v>0.5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G12" s="9">
         <f>E12*5</f>
         <v>2.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G13" s="11">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s" s="12">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D3" t="s" s="12">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Réaliser le coulis — Dans la cuve du mixeur, ajouter les tomates, le concentré, le ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s" s="12">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s" s="12">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>61</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>