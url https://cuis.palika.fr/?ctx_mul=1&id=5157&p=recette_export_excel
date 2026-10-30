--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,317 +17,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Coulis de Tomates</t>
+    <t>COULIS DE TOMATES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>00SAU_REC017</t>
+    <t>GRO_CDR_B299</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauce tomate et dérivées (CUI.SAU.TOMATES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,5 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...14 lines deleted...]
-    <t>huile olive vierge</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>VINAIGRE-VIN</t>
+  </si>
+  <si>
+    <t>Vinaigre de vin rouge</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001662</t>
-[...17 lines deleted...]
-    <t>vinaigre de vin 6°</t>
+    <t>KETCHUP</t>
+  </si>
+  <si>
+    <t>Ketchup — à réactualiser</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VP</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 1,5 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauce tomate et dérivées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ tomates pelées concassées</t>
+    <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ concentré de tomates</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Ketchup — à réactualiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Vinaigre de vin rouge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>15 à 20 min</t>
   </si>
   <si>
     <t>MONDER</t>
   </si>
   <si>
     <t>Laver, monder les tomates sans les épépiner.</t>
   </si>
   <si>
     <t>MIXER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Ajouter le vinaigre de vin. Monter le coulis avec l'huile d'olive.</t>
+    <t>Vérifier l'assaisonnement, la couleur et l'onctuosité.</t>
   </si>
   <si>
     <t>VÉRIFIER</t>
   </si>
   <si>
-    <t>Vérifier l'assaisonnement, la couleur et l'onctuosité. Passer au chinois étamine et réserver en enceinte réfrigérée.</t>
-[...1 lines deleted...]
-  <si>
     <t>+3°C max</t>
   </si>
   <si>
     <t>Au moment de l'utilisation, ajouter les herbes fraîchement hachées ou ciselées.</t>
   </si>
   <si>
-    <t>Fiche technique — Coulis de Tomates</t>
-[...2 lines deleted...]
-    <t>Coulis de Tomates  00SAU_REC017</t>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Fiche technique — COULIS DE TOMATES</t>
+  </si>
+  <si>
+    <t>COULIS DE TOMATES  GRO_CDR_B299</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -396,100 +426,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -529,979 +559,1081 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>2.5</v>
+        <v>5.6884090909091</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.5</v>
+        <v>3.7922727272727</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>2.5</v>
+        <v>5.6884090909091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.056818</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>0.056818</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*12.6000403201</f>
+        <v>0.715909</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.05</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*1.2</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*3</f>
+        <v>0.69</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>41</v>
+      <c r="A10" t="s">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.001</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*12.5</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
-        <v>43</v>
+      <c r="A11" t="s">
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*5.8</f>
+        <v>1.16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*5</f>
-        <v>2.5</v>
+        <f>E12*0.5</f>
+        <v>0.25</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G12)</f>
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="9">
+        <v>1</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*2.8</f>
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="G14" s="12">
+        <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D4" s="11">
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D5" s="11">
-        <v>0.2</v>
+        <v>0.057</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D6" s="11">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D7" s="11">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
         <v>62</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="11">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>77</v>
+      </c>
+      <c r="D2" t="s" s="13">
+        <v>78</v>
+      </c>
+      <c r="E2" t="s" s="13">
+        <v>79</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="E3" t="s" s="14"/>
+        <v>80</v>
+      </c>
+      <c r="D3" t="s" s="13">
+        <v>81</v>
+      </c>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="14">
+        <v>82</v>
+      </c>
+      <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le coulis — Dans la cuve du mixeur, ajouter les tomates, le concentré, le ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement.</t>
+          <t>Réaliser le coulis de tomates — Dans la cuve du mixeur, ajouter les tomates, le concentré, le tomato ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement. Ajouter le vinaigre de vin. Monter le coulis avec l'huile d'olive.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>83</v>
+      </c>
+      <c r="D5" t="s" s="13">
+        <v>84</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>85</v>
+      </c>
+      <c r="D6" t="inlineStr" s="13">
+        <is>
+          <t>Passer le coulis au chinois étamine — Le réserver en enceinte réfrigérée. Attention ! Le coulis de tomates réalisé à partir de tomates crues ne se conserve pas, il doit être utilisé pendant la durée du service.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="13">
+        <v>86</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+        <v>83</v>
+      </c>
+      <c r="D7" t="s" s="13">
+        <v>87</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8" t="inlineStr" s="13">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D22"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>00SAU_REC017 · CUI.SAU.TOMATES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDR_B299 · CUI.SAU.TOMATES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B299 · CUI.SAU.TOMATES · référence : 1,5 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>82</v>
+      <c r="A4" t="s" s="15">
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>91</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
-      <c r="B6" t="str" s="18">
+      <c r="B6" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B7" t="str" s="13">
         <f>"[MONDER] "&amp;Procedure!D3</f>
         <v>[MONDER] Laver, monder les tomates sans les épépiner.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B10</f>
-        <v>tomates pelées concassées</v>
+        <f>Besoins!B13</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E13</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>"[MIXER] "&amp;Procedure!D4</f>
-        <v>[MIXER] Réaliser le coulis — Dans la cuve du mixeur, ajouter les tomates, le concentré, le ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement.</v>
+        <v>[MIXER] Réaliser le coulis de tomates — Dans la cuve du mixeur, ajouter les tomates, le concentré, le tomato ketchup, le sel et le poivre. Mixer d'abord lentement, puis accélérer progressivement. Ajouter le vinaigre de vin. Monter le coulis avec l'huile d'olive.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>tomates pelées concassées</v>
+      <c r="B10" t="s">
+        <v>94</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
-        <v>concentré de tomates</v>
+        <f>Besoins!B9</f>
+        <v>Ketchup — à réactualiser</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E7</f>
-        <v>0.05</v>
+        <f>Besoins!E9</f>
+        <v>0.23</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B9</f>
-        <v>ketchup</v>
+        <f>Besoins!B8</f>
+        <v>Vinaigre de vin rouge</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E9</f>
-        <v>0.2</v>
+        <f>Besoins!E8</f>
+        <v>0.05</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B11</f>
-        <v>vinaigre de vin 6°</v>
+        <v>Huile d'olive vierge pure</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E11</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B8</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B10</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E8</f>
-        <v>0.2</v>
+        <f>Besoins!E10</f>
+        <v>0.001</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F8</f>
-        <v>lt</v>
+        <f>Besoins!F10</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>"[INCORPORER] "&amp;Procedure!D5</f>
-        <v>[INCORPORER] Ajouter le vinaigre de vin. Monter le coulis avec l'huile d'olive.</v>
+        <v>[INCORPORER] Vérifier l'assaisonnement, la couleur et l'onctuosité.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="14">
+      <c r="A16" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B16" t="str" s="13">
         <f>"[VÉRIFIER] "&amp;Procedure!D6</f>
-        <v>[VÉRIFIER] Vérifier l'assaisonnement, la couleur et l'onctuosité. Passer au chinois étamine et réserver en enceinte réfrigérée.</v>
+        <v>[VÉRIFIER] Passer le coulis au chinois étamine — Le réserver en enceinte réfrigérée. Attention ! Le coulis de tomates réalisé à partir de tomates crues ne se conserve pas, il doit être utilisé pendant la durée du service.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
+      <c r="B17" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E6</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B18" t="str" s="13">
+        <f>"[INCORPORER] "&amp;Procedure!D7</f>
+        <v>[INCORPORER] Au moment de l'utilisation, ajouter les herbes fraîchement hachées ou ciselées.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="str">
         <f>Besoins!B12</f>
         <v>BASILIC France botte</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C19" s="11">
         <f>Besoins!E12</f>
         <v>0.5</v>
       </c>
-      <c r="D17" t="str">
+      <c r="D19" t="str">
         <f>Besoins!F12</f>
-        <v>pc</v>
-[...20 lines deleted...]
-      <c r="D19"/>
+        <v>bte</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21"/>
+      <c r="A21" t="s" s="15">
+        <v>98</v>
+      </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="19">
-[...2 lines deleted...]
-      <c r="B22"/>
+      <c r="A22"/>
+      <c r="B22" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Coulis de Tomates</dc:title>
+  <dc:title>COULIS DE TOMATES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>