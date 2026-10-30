--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,503 +15,509 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Charcuterie</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>EPI-CLOU-GIROFLE</t>
+  </si>
+  <si>
+    <t>Clous de girofle</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...23 lines deleted...]
-    <t>pc</t>
+    <t>EPI-POIVRE-GRAIN</t>
+  </si>
+  <si>
+    <t>Poivre noir en grains entiers</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>Épices en poudre et graines</t>
-[...5 lines deleted...]
-    <t>Bouquet garni sachet dose</t>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM9740123</t>
-[...2 lines deleted...]
-    <t>CAROTTE France cat.I botte</t>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>RNM0400123</t>
+  </si>
+  <si>
+    <t>CÉLERI-BRANCHE vert France cat.I</t>
+  </si>
+  <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM0400123</t>
-[...10 lines deleted...]
-  <si>
     <t>RNM0200123</t>
   </si>
   <si>
     <t>POIREAU France cat.I</t>
   </si>
   <si>
-    <t>RNM10130123</t>
-[...17 lines deleted...]
-    <t>Collet de veau (piétrons, jarret)</t>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>POITRINE-FRAICHE</t>
+  </si>
+  <si>
+    <t>Poitrine de porc fraîche</t>
+  </si>
+  <si>
+    <t>Porc frais</t>
+  </si>
+  <si>
+    <t>00002616</t>
+  </si>
+  <si>
+    <t>Os de veau (pieds, jarret)</t>
   </si>
   <si>
     <t>Veau</t>
   </si>
   <si>
-    <t>00002616</t>
-[...4 lines deleted...]
-  <si>
     <t>00002605</t>
   </si>
   <si>
     <t>Os et parures maigres de veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Sauce Tomate Fraîche</t>
+    <t>SAUCE TOMATE (TOMATES FRAÎCHES)</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>20 à 25 min</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
   <si>
-    <t>Préparer la poitrine de porc — Ôter la couenne et les cartilages. La détailler en petits lardons ou en petits dés et les faire blanchir.</t>
-[...1 lines deleted...]
-  <si>
     <t>1 à 2 min départ eau froide</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
+    <t>Passer la sauce tomate au chinois étamine — Retirer le bouquet garni. Fouler sans excès car la garniture aromatique peut passer à travers le chinois.</t>
+  </si>
+  <si>
     <t>COUVRIR</t>
   </si>
   <si>
-    <t>Couvrir et cuire la sauce tomate à très faible ébullition au four doux, en remuant de temps en temps avec une spatule à réduction.</t>
+    <t>Vérifier l'onctuosité et l'assaisonnement de la sauce.</t>
   </si>
   <si>
     <t>160°C — 1h à 1h30</t>
   </si>
   <si>
     <t>PASSER</t>
   </si>
   <si>
-    <t>Passer la sauce tomate au chinois étamine en foulant sans excès. Vérifier l'onctuosité et l'assaisonnement.</t>
-[...32 lines deleted...]
-    <t>Fond Blanc de Veau</t>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>FOND BLANC DE VEAU</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
   <si>
-    <t>Concasser les os et parures de veau — blanchir à l'eau froide</t>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>Découper en morceaux — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition 3 à 4 minutes — rafraîchir</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
-    <t>Rafraîchir les ingrédients de base à l'eau courante</t>
+    <t>Concasser finement les os ou les carcasses et les abattis ; découper la viande en morceaux, habiller et brider la ou les volailles s'il y a lieu.</t>
   </si>
   <si>
     <t>Bien rincer et égoutter dans une passoire — rincer le rondeau</t>
   </si>
   <si>
     <t>MARQUER</t>
   </si>
   <si>
-    <t>Marquer le fond blanc en cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>Replacer les ingrédients de base dans le récipient — mouiller avec de l'eau froide — porter à ébullition</t>
   </si>
   <si>
     <t>ÉCUMER</t>
   </si>
   <si>
-    <t>Écumer soigneusement</t>
+    <t>Marquer le fond blanc en cuisson — Replacer les ingrédients de base, mouiller à l'eau froide, porter à ébullition, écumer et dégraisser.</t>
   </si>
   <si>
     <t>Écumer abondamment dès la première ébullition</t>
   </si>
   <si>
-    <t>Préparer les éléments de la garniture aromatique</t>
-[...1 lines deleted...]
-  <si>
     <t>Éplucher et laver tous les légumes — tailler les carottes en tronçons — piquer ou clouter les oignons</t>
   </si>
   <si>
     <t>MOUILLER</t>
   </si>
   <si>
-    <t>Ajouter la garniture aromatique dans le fond blanc</t>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Lardons lardon cru fumé</t>
+    <t xml:space="preserve">    ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Beurre de cuisine bloc 10 kg</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    ↳ Poitrine de porc fraîche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ farine de blé tamisée type 55</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">            ↳ Sel fin de cuisine</t>
+    <t xml:space="preserve">    ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ FOND BLANC DE VEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Os et parures maigres de veau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ POIREAU France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CÉLERI-BRANCHE vert France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir en grains entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Bouquet garni sachet dose</t>
-[...5 lines deleted...]
-    <t>Sauce Tomate Fraîche  00SAU_REC015</t>
+    <t xml:space="preserve">    ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE TOMATE (TOMATES FRAÎCHES)</t>
+  </si>
+  <si>
+    <t>SAUCE TOMATE (TOMATES FRAÎCHES)  GRO_CDR_B289A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni sachet dose</t>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fond Blanc de Veau (réduit)</t>
+    <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    FOND BLANC DE VEAU</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
-    <t>9.</t>
-[...5 lines deleted...]
-    <t>↳ Fond Blanc de Veau  00002625</t>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ FOND BLANC DE VEAU  GRO_CDR_B264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -630,51 +636,54 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G24"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -741,1922 +750,2185 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.1</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>1.5</v>
       </c>
       <c r="F7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.00645</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...5 lines deleted...]
-      <c r="A8" t="s" s="9">
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>3</v>
+        <v>0.113636</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>3</v>
+        <v>0.113636</v>
       </c>
       <c r="F8" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.003</f>
-        <v>0.009</v>
+        <f>E8*12.6000403201</f>
+        <v>1.431818</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.1</v>
+        <v>0.00005</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.00005</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*25</f>
+        <v>0.00125</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="9">
-        <v>22</v>
+      <c r="A10" t="s">
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="4">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*12</f>
+        <v>0.012</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D11" s="4">
-        <v>0.0004</v>
+        <v>0.001</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.0004</v>
+        <v>0.001</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G11" s="8">
         <f>E11*12.5</f>
-        <v>0.005</v>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>1.0004</v>
+        <v>0.001</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1.0004</v>
+        <v>0.001</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*14</f>
-        <v>14.0056</v>
+        <f>E12*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>0.06</v>
+        <v>0.001</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.06</v>
+        <v>0.001</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*4.9</f>
-        <v>0.294</v>
+        <f>E13*8.5</f>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*6.5</f>
-        <v>0.13</v>
+        <f>E14*0.56</f>
+        <v>0.028</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="4">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*1.8</f>
-        <v>0.252</v>
+        <f>E15*4.9</f>
+        <v>0.392</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="4">
-        <v>0.032</v>
+        <v>0.02</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.032</v>
+        <v>0.02</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*1.8</f>
-        <v>0.0576</v>
+        <f>E16*6.5</f>
+        <v>0.13</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*0.4</f>
-        <v>0.056</v>
+        <f>E17*1.1</f>
+        <v>0.22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D18" s="4">
         <v>0.08</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*0.9</f>
-        <v>0.072</v>
+        <f>E18*1.8</f>
+        <v>0.144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G19" s="8">
-        <f>E19*3.4</f>
-        <v>3.4</v>
+        <f>E19*0.4</f>
+        <v>0.08</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
         <v>48</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D20" s="4">
-        <v>0.0004</v>
+        <v>0.2</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>0.0004</v>
+        <v>0.2</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G20" s="8">
-        <f>E20*0.35</f>
-        <v>0.00014</v>
+        <f>E20*0.45</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="9">
+      <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" t="s">
         <v>51</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D21" s="4">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G21" s="8">
-        <f>E21*5</f>
-        <v>2</v>
+        <f>E21*0.9</f>
+        <v>0.18</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="9">
-        <v>54</v>
+      <c r="A22" t="s">
+        <v>52</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D22" s="4">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*2.5</f>
-        <v>1</v>
+        <f>E22*2.8</f>
+        <v>2.8</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="9">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" t="s">
         <v>56</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="4">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G23" s="8">
-        <f>E23*2</f>
-        <v>0.8</v>
+        <f>E23*6.5</f>
+        <v>0.65</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...4 lines deleted...]
-      <c r="F24" t="s" s="10">
+      <c r="A24" t="s" s="9">
+        <v>57</v>
+      </c>
+      <c r="B24" t="s">
         <v>58</v>
       </c>
-      <c r="G24" s="11">
-        <f>SUM(G7:G23)</f>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="E24" s="6">
+        <f>D24*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="8">
+        <f>E24*2.5</f>
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="9">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="E25" s="6">
+        <f>D25*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="8">
+        <f>E25*2</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s" s="10">
+        <v>62</v>
+      </c>
+      <c r="G26" s="11">
+        <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F19"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E2" t="s" s="12">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="D3" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la poitrine de porc — Ôter la couenne (et les cartilages s'il y a lieu). La détailler en petits lardons ou en petits dés et les faire blanchir durant 1 à 2 minutes (départ eau froide).</t>
+        </is>
       </c>
       <c r="E3" t="s" s="12">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
-          <t>Préparer la garniture aromatique — Éplucher et laver les carottes, les oignons, l'ail et le persil. Tailler les carottes et les oignons en petits dés de 5mm de section (petite Mirepoix). Confectionner le bouquet garni. Pour les tomates fraîches, laver, ôter le pédoncule et concasser les tomates.</t>
+          <t>Préparer la garniture aromatique — Éplucher et laver les carottes, les oignons, l'ail et le persil. Tailler les carottes et les oignons en petits dés de 5 mm de section (petite Mirepoix). Ôter le germe et écraser les gousses d'ail. Confectionner le bouquet garni. Pour les tomates fraîches, laver, ôter le pédoncule et concasser les tomates.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
-          <t>Marquer la sauce tomate en cuisson — Faire fondre le beurre découpé en parcelles dans une sauteuse. Ajouter les lardons blanchis et les faire fondre tout doucement. Ajouter les carottes et les oignons taillés en Mirepoix et les faire pincer avec une très légère coloration. Singer (ajouter la farine) et mélanger avec une spatule. Cuire le roux jusqu'à obtention d'une couleur légèrement blonde.</t>
+          <t>Marquer la sauce tomate en cuisson — Faire fondre le beurre découpé en parcelles dans une sauteuse de grandeur appropriée. Ajouter les lardons blanchis et les faire fondre tout doucement en évitant de faire colorer le beurre. Ajouter les carottes et les oignons taillés en Mirepoix ; les faire suer doucement sans coloration. Singer (ajouter la farine). Remuer le roux avec une spatule en exoglass ; le cuire doucement jusqu'à obtention d'une très légère coloration (blonde). Ajouter le concentré de tomates ; bien le mélanger au roux et le laisser cuire durant quelques minutes en remuant doucement avec la spatule (ou le cuire au four). Laisser refroidir le « roux tomaté ».</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
-          <t>Ajouter le concentré de tomates, bien le mélanger au roux et le laisser cuire doucement avec la spatule ou au four. Mouiller avec le fond blanc ou l'eau bouillante — verser la moitié du liquide bouillant en une seule fois sur le roux froid au fouet, puis progressivement le reste sans arrêter de remuer.</t>
+          <t>Mouiller et cuire la sauce — Mouiller avec le fond blanc ou l'eau bouillante : verser la moitié du liquide bouillant en une seule fois sur le roux refroidi ; mélanger hors du feu à l'aide d'un petit fouet à sauce ; verser progressivement le reste du liquide sans arrêter de remuer. Porter la sauce tomate à ébullition sans arrêter de remuer avec le fouet. Ajouter les tomates fraîches (s'il y a lieu), l'ail écrasé, le bouquet garni, le sel, le poivre et une pincée de sucre pour limiter les risques d'acidité. Essuyer les bords intérieurs de la sauteuse avec du papier absorbant. Couvrir la sauteuse et cuire la sauce tomate à très faible ébullition sur la plaque du fourneau ou à four doux (160 °C), durant 1 heure à 1 heure 30 minutes environ, selon la quantité de sauce ; la remuer de temps en temps avec une spatule en exoglass ou une spatule à réduction.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="D7" t="s" s="12">
+        <v>77</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D8" t="s" s="12">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E8" t="s" s="12">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Tamponner la sauce tomate (beurrer en surface) — La réserver à couvert au bain-marie à une température supérieure à + 63 °C ou la refroidir rapidement et réglementairement.</t>
+        </is>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10" t="inlineStr" s="12">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s" s="12">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="F11" t="s">
         <v>85</v>
       </c>
+      <c r="E11" t="s" s="12">
+        <v>86</v>
+      </c>
+      <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s" s="12">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="E12" t="s" s="12"/>
+        <v>88</v>
+      </c>
+      <c r="E12" t="s" s="12">
+        <v>89</v>
+      </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="E13" t="s" s="12"/>
+        <v>90</v>
+      </c>
+      <c r="D13" t="inlineStr" s="12">
+        <is>
+          <t>Blanchir les os et la viande (ils peuvent être mis à dégorger au préalable) — Mouiller à l'eau froide, porter à ébullition, laisser frémir quelques minutes en écumant ; rafraîchir à l'eau courante, rincer, égoutter ; rincer le récipient.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="12">
+        <v>91</v>
+      </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s" s="12">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s" s="12">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C15" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>87</v>
+      </c>
+      <c r="D15" t="inlineStr" s="12">
+        <is>
+          <t>Préparer et ajouter la garniture aromatique — Éplucher et laver les légumes ; tailler les carottes en tronçons ; confectionner le bouquet garni avec les blancs de poireau et le céleri ; piquer l'oignon d'un clou de girofle.</t>
+        </is>
       </c>
       <c r="E15" t="s" s="12">
         <v>95</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>96</v>
       </c>
-      <c r="D16" t="s" s="12">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr" s="12">
+        <is>
+          <t>Maintenir à très faible ébullition durant 2 h 30 à 3 h — Écumer, dégraisser, dépouiller aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante ; quelques grains de poivre concassé peuvent être ajoutés quelques minutes avant la fin.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="12"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B17">
-        <v>4</v>
-[...9 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="inlineStr" s="12">
+        <is>
+          <t>Passer le fond au chinois étamine sans le fouler ni le remuer — il doit être parfaitement limpide, non « laiteux » ; dégraisser à nouveau si nécessaire ; refroidir rapidement et réserver à couvert à + 3 °C maximum.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="12"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D18" t="s" s="12">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="E18" t="s" s="12"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>98</v>
+      </c>
+      <c r="D19" t="inlineStr" s="12">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
       </c>
       <c r="E19" t="s" s="12"/>
       <c r="F19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20">
+        <v>3</v>
+      </c>
+      <c r="C20" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" t="inlineStr" s="12">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E20" t="s" s="12"/>
+      <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E24"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C3" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D3" s="6">
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" t="s">
+        <v>107</v>
+      </c>
+      <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="E3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C5" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C6" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
         <v>112</v>
       </c>
-      <c r="D7" s="6">
+      <c r="C8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="E7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.1136363636</f>
+        <v>0.113636</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C10" t="s">
+        <v>107</v>
+      </c>
+      <c r="D10" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
         <v>118</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="6">
+      <c r="C14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="E9" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*0.4</f>
-        <v>0.4</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.04</f>
-        <v>0.04</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C17" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.04</f>
-        <v>0.04</v>
+        <f>'Besoins'!$B$2*0.08</f>
+        <v>0.08</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C18" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="6">
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
+      </c>
+      <c r="E18" t="s">
         <v>3</v>
-      </c>
-[...11 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C19" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.032</f>
-        <v>0.032</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*0.0004</f>
-        <v>0.0004</v>
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C21" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*0.0004</f>
-        <v>0.0004</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*0.0004</f>
-        <v>0.0004</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C23" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D23" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D24" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
       </c>
       <c r="E24" t="s">
-        <v>24</v>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="6">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="E25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="E26" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1</v>
+      </c>
+      <c r="B27" t="s">
+        <v>131</v>
+      </c>
+      <c r="C27" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="6">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="E27" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D53"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D63"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"00SAU_REC015 · CUI.SAU.TOMATES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00SAU_REC015 · CUI.SAU.TOMATES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B289A · CUI.SAU.TOMATES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B289A · CUI.SAU.TOMATES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
-        <v>[PRÉPARER] Préparer la poitrine de porc — Ôter la couenne et les cartilages. La détailler en petits lardons ou en petits dés et les faire blanchir.</v>
+        <v>[PRÉPARER] Préparer la poitrine de porc — Ôter la couenne (et les cartilages s'il y a lieu). La détailler en petits lardons ou en petits dés et les faire blanchir durant 1 à 2 minutes (départ eau froide).</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B7</f>
-        <v>Lardons lardon cru fumé</v>
+        <f>Besoins!B23</f>
+        <v>Poitrine de porc fraîche</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E23</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
-        <v>[PRÉPARER] Préparer la garniture aromatique — Éplucher et laver les carottes, les oignons, l'ail et le persil. Tailler les carottes et les oignons en petits dés de 5mm de section (petite Mirepoix). Confectionner le bouquet garni. Pour les tomates fraîches, laver, ôter le pédoncule et concasser les tomates.</v>
+        <v>[PRÉPARER] Préparer la garniture aromatique — Éplucher et laver les carottes, les oignons, l'ail et le persil. Tailler les carottes et les oignons en petits dés de 5 mm de section (petite Mirepoix). Ôter le germe et écraser les gousses d'ail. Confectionner le bouquet garni. Pour les tomates fraîches, laver, ôter le pédoncule et concasser les tomates.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="str">
-[...1 lines deleted...]
-        <v>Lardons lardon cru fumé</v>
+      <c r="B11" t="s">
+        <v>137</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E7</f>
+        <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="D11" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D11" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="s">
-        <v>140</v>
+      <c r="B13" t="str">
+        <f>Besoins!B22</f>
+        <v>TOMATE ronde Maroc cat.I 67-82mm</v>
       </c>
       <c r="C13" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-[...3 lines deleted...]
-        <v>15</v>
+        <f>Besoins!E22</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F22</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B16</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E16</f>
         <v>0.02</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C15" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="15">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B16" t="str" s="12">
         <f>"[ÉTUVER] "&amp;Procedure!D5</f>
-        <v>[ÉTUVER] Marquer la sauce tomate en cuisson — Faire fondre le beurre découpé en parcelles dans une sauteuse. Ajouter les lardons blanchis et les faire fondre tout doucement. Ajouter les carottes et les oignons taillés en Mirepoix et les faire pincer avec une très légère coloration. Singer (ajouter la farine) et mélanger avec une spatule. Cuire le roux jusqu'à obtention d'une couleur légèrement blonde.</v>
+        <v>[ÉTUVER] Marquer la sauce tomate en cuisson — Faire fondre le beurre découpé en parcelles dans une sauteuse de grandeur appropriée. Ajouter les lardons blanchis et les faire fondre tout doucement en évitant de faire colorer le beurre. Ajouter les carottes et les oignons taillés en Mirepoix ; les faire suer doucement sans coloration. Singer (ajouter la farine). Remuer le roux avec une spatule en exoglass ; le cuire doucement jusqu'à obtention d'une très légère coloration (blonde). Ajouter le concentré de tomates ; bien le mélanger au roux et le laisser cuire durant quelques minutes en remuant doucement avec la spatule (ou le cuire au four). Laisser refroidir le « roux tomaté ».</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>Lardons lardon cru fumé</v>
+      <c r="B17" t="s">
+        <v>141</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B13</f>
-        <v>Beurre de cuisine bloc 10 kg</v>
+        <f>Besoins!B14</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E13</f>
-        <v>0.06</v>
+        <f>Besoins!E14</f>
+        <v>0.05</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A20" t="s" s="15">
+        <v>143</v>
+      </c>
+      <c r="B20" t="str" s="12">
+        <f>"[INCORPORER] "&amp;Procedure!D6</f>
+        <v>[INCORPORER] Mouiller et cuire la sauce — Mouiller avec le fond blanc ou l'eau bouillante : verser la moitié du liquide bouillant en une seule fois sur le roux refroidi ; mélanger hors du feu à l'aide d'un petit fouet à sauce ; verser progressivement le reste du liquide sans arrêter de remuer. Porter la sauce tomate à ébullition sans arrêter de remuer avec le fouet. Ajouter les tomates fraîches (s'il y a lieu), l'ail écrasé, le bouquet garni, le sel, le poivre et une pincée de sucre pour limiter les risques d'acidité. Essuyer les bords intérieurs de la sauteuse avec du papier absorbant. Couvrir la sauteuse et cuire la sauce tomate à très faible ébullition sur la plaque du fourneau ou à four doux (160 °C), durant 1 heure à 1 heure 30 minutes environ, selon la quantité de sauce ; la remuer de temps en temps avec une spatule en exoglass ou une spatule à réduction.</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str">
-[...1 lines deleted...]
-        <v>farine de blé tamisée type 55</v>
+      <c r="B21" t="s">
+        <v>144</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B19</f>
-        <v>TOMATE ronde Espagne cat.I 67-82mm</v>
+        <f>Besoins!B11</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E19</f>
-        <v>1</v>
+        <f>Besoins!E11</f>
+        <v>0.001</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A23" t="s" s="15">
+        <v>145</v>
+      </c>
+      <c r="B23" t="str" s="12">
+        <f>"[INCORPORER] "&amp;Procedure!D7</f>
+        <v>[INCORPORER] Passer la sauce tomate au chinois étamine — Retirer le bouquet garni. Fouler sans excès car la garniture aromatique peut passer à travers le chinois.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="15">
+        <v>146</v>
+      </c>
+      <c r="B24" t="str" s="12">
+        <f>"[COUVRIR] "&amp;Procedure!D8</f>
+        <v>[COUVRIR] Vérifier l'onctuosité et l'assaisonnement de la sauce.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="str">
-[...4 lines deleted...]
-        <f>Besoins!E14</f>
+      <c r="B25" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E8</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="15">
+        <v>147</v>
+      </c>
+      <c r="B26" t="str" s="12">
+        <f>"[PASSER] "&amp;Procedure!D9</f>
+        <v>[PASSER] Tamponner la sauce tomate (beurrer en surface) — La réserver à couvert au bain-marie à une température supérieure à + 63 °C ou la refroidir rapidement et réglementairement.</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
-      <c r="D25" t="str">
-[...26 lines deleted...]
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A28"/>
+      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A29" t="s" s="14">
+        <v>148</v>
+      </c>
+      <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
-      <c r="B30" t="str" s="16">
-[...1 lines deleted...]
-        <v>ℹ</v>
+      <c r="B30" t="inlineStr" s="16">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A31"/>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A32" t="s" s="14">
+        <v>149</v>
+      </c>
+      <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A33" t="s" s="15">
+        <v>134</v>
+      </c>
+      <c r="B33" t="str" s="12">
+        <f>"[CONCASSER] "&amp;Procedure!D11</f>
+        <v>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34"/>
+      <c r="B34" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B35"/>
+      <c r="A35" t="s" s="15">
+        <v>135</v>
+      </c>
+      <c r="B35" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D12</f>
+        <v>[ÉPLUCHER] Concasser finement les os ou les carcasses et les abattis ; découper la viande en morceaux, habiller et brider la ou les volailles s'il y a lieu.</v>
+      </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D36"/>
+      <c r="A36"/>
+      <c r="B36" t="str">
+        <f>Besoins!B25</f>
+        <v>Os et parures maigres de veau</v>
+      </c>
+      <c r="C36" s="6">
+        <f>Besoins!E25</f>
+        <v>0.5</v>
+      </c>
+      <c r="D36" t="str">
+        <f>Besoins!F25</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D37"/>
+      <c r="A37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B24</f>
+        <v>Os de veau (pieds, jarret)</v>
+      </c>
+      <c r="C37" s="6">
+        <f>Besoins!E24</f>
+        <v>0.5</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F24</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="15">
-[...4 lines deleted...]
-        <v>[REFROIDIR] Refroidir le fond rapidement</v>
+      <c r="A38"/>
+      <c r="B38" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39"/>
-      <c r="B39"/>
+      <c r="A39" t="s" s="15">
+        <v>136</v>
+      </c>
+      <c r="B39" t="str" s="12">
+        <f>"[MARQUER] "&amp;Procedure!D13</f>
+        <v>[MARQUER] Blanchir les os et la viande (ils peuvent être mis à dégorger au préalable) — Mouiller à l'eau froide, porter à ébullition, laisser frémir quelques minutes en écumant ; rafraîchir à l'eau courante, rincer, égoutter ; rincer le récipient.</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B40"/>
+      <c r="A40"/>
+      <c r="B40" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41" t="s" s="15">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B41" t="str" s="12">
-        <f>"[CONCASSER] "&amp;Procedure!D14</f>
-        <v>[CONCASSER] Concasser les os et parures de veau — blanchir à l'eau froide</v>
+        <f>"[ÉCUMER] "&amp;Procedure!D14</f>
+        <v>[ÉCUMER] Marquer le fond blanc en cuisson — Replacer les ingrédients de base, mouiller à l'eau froide, porter à ébullition, écumer et dégraisser.</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42" t="str" s="16">
+      <c r="B42" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C42" s="6">
+        <f>Besoins!E7</f>
+        <v>1.5</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E14</f>
         <v>ℹ</v>
       </c>
-      <c r="C42"/>
-[...9 lines deleted...]
-      </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A44" t="s" s="15">
+        <v>143</v>
+      </c>
+      <c r="B44" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D15</f>
+        <v>[ÉPLUCHER] Préparer et ajouter la garniture aromatique — Éplucher et laver les légumes ; tailler les carottes en tronçons ; confectionner le bouquet garni avec les blancs de poireau et le céleri ; piquer l'oignon d'un clou de girofle.</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D45"/>
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>137</v>
+      </c>
+      <c r="C45" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46"/>
-      <c r="B46" t="str" s="16">
-[...4 lines deleted...]
-      <c r="D46"/>
+      <c r="B46" t="s">
+        <v>138</v>
+      </c>
+      <c r="C46" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D47"/>
+      <c r="A47"/>
+      <c r="B47" t="str">
+        <f>Besoins!B21</f>
+        <v>POIREAU France cat.I</v>
+      </c>
+      <c r="C47" s="6">
+        <f>Besoins!E21</f>
+        <v>0.2</v>
+      </c>
+      <c r="D47" t="str">
+        <f>Besoins!F21</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48"/>
-      <c r="B48" t="str" s="16">
-[...4 lines deleted...]
-      <c r="D48"/>
+      <c r="B48" t="str">
+        <f>Besoins!B18</f>
+        <v>CÉLERI-BRANCHE vert France cat.I</v>
+      </c>
+      <c r="C48" s="6">
+        <f>Besoins!E18</f>
+        <v>0.08</v>
+      </c>
+      <c r="D48" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="49">
-      <c r="A49" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D49"/>
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>150</v>
+      </c>
+      <c r="C49" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="str" s="16">
-        <f>"ℹ "&amp;Procedure!E18</f>
+        <f>"ℹ "&amp;Procedure!E15</f>
         <v>ℹ</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51" t="s" s="15">
         <v>145</v>
       </c>
       <c r="B51" t="str" s="12">
-        <f>"[MOUILLER] "&amp;Procedure!D19</f>
-        <v>[MOUILLER] Ajouter la garniture aromatique dans le fond blanc</v>
+        <f>"[MOUILLER] "&amp;Procedure!D16</f>
+        <v>[MOUILLER] Maintenir à très faible ébullition durant 2 h 30 à 3 h — Écumer, dégraisser, dépouiller aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante ; quelques grains de poivre concassé peuvent être ajoutés quelques minutes avant la fin.</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52">
       <c r="A52"/>
-      <c r="B52"/>
-[...1 lines deleted...]
-      <c r="D52"/>
+      <c r="B52" t="str">
+        <f>Besoins!B10</f>
+        <v>Poivre noir en grains entiers</v>
+      </c>
+      <c r="C52" s="6">
+        <f>Besoins!E10</f>
+        <v>0.001</v>
+      </c>
+      <c r="D52" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="53">
-      <c r="A53" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B53"/>
+      <c r="A53" t="s" s="15">
+        <v>146</v>
+      </c>
+      <c r="B53" t="str" s="12">
+        <f>Procedure!D17</f>
+        <v>Passer le fond au chinois étamine sans le fouler ni le remuer — il doit être parfaitement limpide, non « laiteux » ; dégraisser à nouveau si nécessaire ; refroidir rapidement et réserver à couvert à + 3 °C maximum.</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
     </row>
+    <row r="54">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="14">
+        <v>151</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="15">
+        <v>134</v>
+      </c>
+      <c r="B56" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D18</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="15">
+        <v>135</v>
+      </c>
+      <c r="B57" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D19</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="15">
+        <v>136</v>
+      </c>
+      <c r="B58" t="str" s="12">
+        <f>"[FOURRER] "&amp;Procedure!D20</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58"/>
+    </row>
+    <row r="59">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D59" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60"/>
+      <c r="B60" t="str">
+        <f>Besoins!B13</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C60" s="6">
+        <f>Besoins!E13</f>
+        <v>0.001</v>
+      </c>
+      <c r="D60" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61"/>
+      <c r="B61" t="str">
+        <f>Besoins!B12</f>
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C61" s="6">
+        <f>Besoins!E12</f>
+        <v>0.001</v>
+      </c>
+      <c r="D61" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62"/>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="17">
+        <v>153</v>
+      </c>
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="33">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="34">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B27:D27"/>
-[...1 lines deleted...]
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A29:D29"/>
     <mergeCell ref="B30:D30"/>
-    <mergeCell ref="B31:D31"/>
-    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="A35:D35"/>
-[...1 lines deleted...]
-    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
     <mergeCell ref="B38:D38"/>
-    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
-    <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="B45:D45"/>
-[...3 lines deleted...]
-    <mergeCell ref="B49:D49"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B51:D51"/>
-    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="A63:D63"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Sauce Tomate Fraîche</dc:title>
+  <dc:title>SAUCE TOMATE (TOMATES FRAÎCHES)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>