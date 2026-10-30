--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,191 +15,200 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00000037</t>
+  </si>
+  <si>
+    <t>KIRCH</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000010</t>
   </si>
   <si>
     <t>CHOCOLAT BLANC W</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000270</t>
   </si>
   <si>
     <t>CHOCOLAT EN COPEAUX</t>
   </si>
   <si>
+    <t>Chocolats décor et confiserie</t>
+  </si>
+  <si>
+    <t>00000012</t>
+  </si>
+  <si>
+    <t>CACAO</t>
+  </si>
+  <si>
+    <t>Poudres et masses cacao</t>
+  </si>
+  <si>
+    <t>00000056</t>
+  </si>
+  <si>
+    <t>CERISES DU NORD (BOITE)</t>
+  </si>
+  <si>
+    <t>Conserves et compotes de fruits</t>
+  </si>
+  <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>00000006</t>
   </si>
   <si>
     <t>FECULE</t>
   </si>
   <si>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...11 lines deleted...]
-    <t>FRUIT FRAIS</t>
+    <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...17 lines deleted...]
-    <t>Chocolats et cacao</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000015</t>
+  </si>
+  <si>
+    <t>RAFTISUC</t>
+  </si>
+  <si>
+    <t>Sucres complémentaires et sirops</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...14 lines deleted...]
-    <t>SUCRE (S2)</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FORET BLANCHE (PORTION)</t>
   </si>
@@ -359,50 +368,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -470,555 +482,564 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9">
-        <f>E7*4.01836</f>
-        <v>1.00459</v>
+        <f>E7*13.2127</f>
+        <v>1.981905</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*3.9477</f>
-        <v>1.57908</v>
+        <f>E8*4.01836</f>
+        <v>1.00459</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0.022064</f>
-        <v>0.005957</v>
+        <f>E9*3.9477</f>
+        <v>1.57908</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.108</v>
+        <v>0.072</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.108</v>
+        <v>0.072</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*0.7883</f>
-        <v>0.085136</v>
+        <f>E10*5.6396</f>
+        <v>0.406051</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>1.973362</v>
+        <v>1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1.973362</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*2.5334997732</f>
-        <v>4.999512</v>
+        <f>E11*4.4125</f>
+        <v>4.4125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>1</v>
+        <v>0.27</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.27</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*4.4125</f>
-        <v>4.4125</v>
+        <f>E12*0.022064</f>
+        <v>0.005957</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>21.846154</v>
+        <v>0.108</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>21.846154</v>
+        <v>0.108</v>
       </c>
       <c r="F13" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G13" s="9">
-        <f>E13*0.2699999981</f>
-        <v>5.898462</v>
+        <f>E13*0.7883</f>
+        <v>0.085136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.15</v>
+        <v>1.973362</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.15</v>
+        <v>1.973362</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G14" s="9">
-        <f>E14*13.2127</f>
-        <v>1.981905</v>
+        <f>E14*2.5334997732</f>
+        <v>4.999512</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="4">
-        <v>0.072</v>
+        <v>21.846154</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.072</v>
+        <v>21.846154</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G15" s="9">
-        <f>E15*5.6396</f>
-        <v>0.406051</v>
+        <f>E15*0.2699999981</f>
+        <v>5.898462</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="8">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" s="4">
-        <v>3</v>
+        <v>0.6271</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>3</v>
+        <v>0.6271</v>
       </c>
       <c r="F16" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G16" s="9">
-        <f>E16*0.0632128</f>
-        <v>0.189638</v>
+        <f>E16*0.9499995684</f>
+        <v>0.595745</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="8">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" s="4">
         <v>0.3</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G17" s="9">
         <f>E17*1.1961</f>
         <v>0.35883</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D18" s="4">
-        <v>0.6271</v>
+        <v>3</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.6271</v>
+        <v>3</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G18" s="9">
-        <f>E18*0.9499995684</f>
-        <v>0.595745</v>
+        <f>E18*0.0632128</f>
+        <v>0.189638</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="10">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G19" s="11">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*60</f>
         <v>60</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D7"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"00000770 · PAT.INDIVIDUELS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000770 · PAT.INDIVIDUELS · référence : 60 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="15">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FORET BLANCHE (PORTION)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>