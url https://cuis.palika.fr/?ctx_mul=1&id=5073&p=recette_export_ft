--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -15,308 +15,335 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00002621</t>
   </si>
   <si>
     <t>Baies de genévrier</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>VIN-BLANC-CUI</t>
-[...2 lines deleted...]
-    <t>Vin blanc sec de cuisson</t>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>00000061</t>
-[...11 lines deleted...]
-    <t>CAROTTE France cat.I botte</t>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-GRAIN</t>
+  </si>
+  <si>
+    <t>Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
+  </si>
+  <si>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM2130160</t>
-[...35 lines deleted...]
-    <t>Carcasses et abattis de gibier à plumes</t>
+    <t>00002606</t>
+  </si>
+  <si>
+    <t>Os et parures maigres de gibier</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
-    <t>00002606</t>
-[...4 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Fond Brun ou Fumet de Gibier</t>
+    <t>FOND BRUN OU FUMET DE GIBIER</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
   <si>
-    <t>Concasser les os et parures de gibier — les colorer au four sur une plaque à rôtir</t>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>Morceaux réguliers — coloration dorée à acajou au four</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
-    <t>Éplucher et tailler les légumes de la garniture</t>
+    <t>Concasser les os, les carcasses et les abattis ; les colorer au four dans une plaque à rôtir.</t>
   </si>
   <si>
     <t>PINCER</t>
   </si>
   <si>
-    <t>Pincer les carottes et oignons dans la graisse de cuisson</t>
+    <t>Éplucher, laver et tailler la garniture aromatique ; ajouter carottes et oignons lorsque la coloration est presque suffisante, laisser suer.</t>
   </si>
   <si>
     <t>Coloration légère</t>
   </si>
   <si>
     <t>DÉGLACER</t>
   </si>
   <si>
-    <t>Débarrasser les os et la garniture dans un rondeau</t>
-[...1 lines deleted...]
-  <si>
     <t>MOUILLER</t>
   </si>
   <si>
-    <t>Mouiller et cuire le fond brun de gibier</t>
+    <t>Passer le fond de gibier ; le refroidir rapidement ; le réserver à couvert à + 3 °C maximum.</t>
   </si>
   <si>
     <t>Mouiller avec le vin blanc puis laisser réduire de moitié</t>
   </si>
   <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Os et parures maigres de gibier</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Os et parures maigres de gibier</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ LAURIER France botte</t>
+    <t xml:space="preserve">    ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir en grains entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baies de genévrier</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
-[...8 lines deleted...]
-    <t>Fond Brun ou Fumet de Gibier  00002624</t>
+    <t>Fiche technique — FOND BRUN OU FUMET DE GIBIER</t>
+  </si>
+  <si>
+    <t>FOND BRUN OU FUMET DE GIBIER  GRO_CDR_B262</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -435,110 +462,113 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G18"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>lt</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
@@ -569,311 +599,289 @@
         <v>0.001</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="9">
         <f>E7*20</f>
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*2.8</f>
-        <v>0.28</v>
+        <f>E8*0.0043</f>
+        <v>0.00602</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="8">
+      <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>5</v>
+        <v>0.01</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>5</v>
+        <v>0.01</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0.003</f>
-        <v>0.015</v>
+        <f>E9*24.02</f>
+        <v>0.2402</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*1.8</f>
-        <v>0.18</v>
+        <f>E10*12</f>
+        <v>0.012</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>0.001</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*6</f>
-        <v>0.006</v>
+        <f>E11*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*0.4</f>
-        <v>0.04</v>
+        <f>E12*8.5</f>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D13" s="4">
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G13" s="9">
-        <f>E13*4.5</f>
-        <v>0.0045</v>
+        <f>E13*1.1</f>
+        <v>0.11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
         <v>32</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.001</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G14" s="9">
-        <f>E14*6</f>
-        <v>0.006</v>
+        <f>E14*0.4</f>
+        <v>0.04</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" s="4">
-        <v>0.001</v>
+        <v>0.2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.001</v>
+        <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G15" s="9">
-        <f>E15*0.35</f>
-        <v>0.00035</v>
+        <f>E15*0.45</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="8">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4">
         <v>1</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>1</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="9">
-        <f>E16*4</f>
-        <v>4</v>
+        <f>E16*3.5</f>
+        <v>3.5</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="8">
-[...29 lines deleted...]
-      <c r="F18" t="s" s="10">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="10">
         <v>41</v>
       </c>
-      <c r="G18" s="11">
-        <f>SUM(G7:G17)</f>
+      <c r="G17" s="11">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>42</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>43</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>44</v>
       </c>
@@ -927,487 +935,759 @@
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s" s="12">
         <v>55</v>
       </c>
       <c r="E4" t="s" s="12">
         <v>56</v>
       </c>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
-      <c r="D5" t="s" s="12">
-        <v>58</v>
+      <c r="D5" t="inlineStr" s="12">
+        <is>
+          <t>Mouiller et cuire le fond — Débarrasser dans un rondeau ; dégraisser la plaque, la déglacer au vin blanc et laisser réduire ; verser sur les os ; compléter à l'eau froide ; porter à ébullition ; ajouter le reste de la garniture et l'assaisonnement ; cuire 2 h 30 à 3 h à frémissement en dégraissant et écumant.</t>
+        </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s" s="12">
         <v>59</v>
       </c>
-      <c r="D6" t="s" s="12">
+      <c r="E6" t="s" s="12">
         <v>60</v>
       </c>
-      <c r="E6" t="s" s="12">
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>61</v>
       </c>
-      <c r="F6"/>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s" s="12">
+        <v>63</v>
+      </c>
+      <c r="E7" t="s" s="12"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8">
+        <v>2</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="inlineStr" s="12">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="12"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9">
+        <v>3</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="12"/>
+      <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*5</f>
-        <v>5</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*5</f>
-        <v>5</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D10" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="E10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*1.4</f>
+        <v>1.4</v>
+      </c>
+      <c r="E11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E12" t="s">
         <v>14</v>
-      </c>
-[...34 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D14"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"00002624 · CUI.FONDS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>00002624 · CUI.FONDS · référence : 5 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B262 · CUI.FONDS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B262 · CUI.FONDS · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[CONCASSER] "&amp;Procedure!D2</f>
-        <v>[CONCASSER] Concasser les os et parures de gibier — les colorer au four sur une plaque à rôtir</v>
+        <v>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
-        <v>[ÉPLUCHER] Éplucher et tailler les légumes de la garniture</v>
+        <v>[ÉPLUCHER] Concasser les os, les carcasses et les abattis ; les colorer au four dans une plaque à rôtir.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="12">
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B16</f>
+        <v>Os et parures maigres de gibier</v>
+      </c>
+      <c r="C8" s="6">
+        <f>Besoins!E16</f>
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="15">
+        <v>88</v>
+      </c>
+      <c r="B9" t="str" s="12">
         <f>"[PINCER] "&amp;Procedure!D4</f>
-        <v>[PINCER] Pincer les carottes et oignons dans la graisse de cuisson</v>
-[...6 lines deleted...]
-      <c r="B9" t="str" s="16">
+        <v>[PINCER] Éplucher, laver et tailler la garniture aromatique ; ajouter carottes et oignons lorsque la coloration est presque suffisante, laisser suer.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B13</f>
+        <v>CAROTTE France extra colis 12kg</v>
+      </c>
+      <c r="C10" s="6">
+        <f>Besoins!E13</f>
+        <v>0.1</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B14</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C11" s="6">
+        <f>Besoins!E14</f>
+        <v>0.1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E4</f>
         <v>ℹ</v>
       </c>
-      <c r="C9"/>
-[...6 lines deleted...]
-      <c r="B10" t="str" s="12">
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>90</v>
+      </c>
+      <c r="B14" t="str" s="12">
         <f>"[DÉGLACER] "&amp;Procedure!D5</f>
-        <v>[DÉGLACER] Débarrasser les os et la garniture dans un rondeau</v>
-[...8 lines deleted...]
-      <c r="B11" t="str" s="12">
+        <v>[DÉGLACER] Mouiller et cuire le fond — Débarrasser dans un rondeau ; dégraisser la plaque, la déglacer au vin blanc et laisser réduire ; verser sur les os ; compléter à l'eau froide ; porter à ébullition ; ajouter le reste de la garniture et l'assaisonnement ; cuire 2 h 30 à 3 h à frémissement en dégraissant et écumant.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B8</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E8</f>
+        <v>1.4</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B10</f>
+        <v>Poivre noir en grains entiers</v>
+      </c>
+      <c r="C17" s="6">
+        <f>Besoins!E10</f>
+        <v>0.001</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B7</f>
+        <v>Baies de genévrier</v>
+      </c>
+      <c r="C18" s="6">
+        <f>Besoins!E7</f>
+        <v>0.001</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="15">
+        <v>92</v>
+      </c>
+      <c r="B19" t="str" s="12">
         <f>"[MOUILLER] "&amp;Procedure!D6</f>
-        <v>[MOUILLER] Mouiller et cuire le fond brun de gibier</v>
-[...6 lines deleted...]
-      <c r="B12" t="str" s="16">
+        <v>[MOUILLER] Passer le fond de gibier ; le refroidir rapidement ; le réserver à couvert à + 3 °C maximum.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E6</f>
         <v>ℹ</v>
       </c>
-      <c r="C12"/>
-[...9 lines deleted...]
-      <c r="A14" t="s" s="17">
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="14">
+        <v>93</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="15">
         <v>86</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B23" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D7</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="15">
+        <v>87</v>
+      </c>
+      <c r="B24" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D8</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="15">
+        <v>88</v>
+      </c>
+      <c r="B25" t="str" s="12">
+        <f>"[FOURRER] "&amp;Procedure!D9</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="str">
+        <f>Besoins!B12</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C27" s="6">
+        <f>Besoins!E12</f>
+        <v>0.001</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B11</f>
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C28" s="6">
+        <f>Besoins!E11</f>
+        <v>0.001</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="17">
+        <v>95</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B10:D10"/>
-[...2 lines deleted...]
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Fond Brun ou Fumet de Gibier</dc:title>
+  <dc:title>FOND BRUN OU FUMET DE GIBIER</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>