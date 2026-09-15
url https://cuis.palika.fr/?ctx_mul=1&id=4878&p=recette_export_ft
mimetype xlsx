--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -486,50 +486,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -854,51 +857,51 @@
         <v>19</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="8">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="4">
         <v>0.02</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F17" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G17" s="9">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="4">
         <v>0.04</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F18" t="s">
         <v>3</v>
@@ -1032,50 +1035,53 @@
         <f>E23*15</f>
         <v>8.85</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="10">
         <v>57</v>
       </c>
       <c r="G24" s="11">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>58</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>59</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>60</v>
@@ -1195,50 +1201,53 @@
     <row r="8">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>73</v>
       </c>
       <c r="D8" t="inlineStr" s="12">
         <is>
           <t>Dresser. Décoquiller une partie des coquillages réservés pour la garniture, les réchauffer légèrement avec un peu de beurre. Verser le potage brûlant dans la soupière. Répartir équitablement la garniture.</t>
         </is>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>74</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>75</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>76</v>
       </c>
@@ -1558,50 +1567,53 @@
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>96</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.59</f>
         <v>0.59</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"00002429 · CUI.ENC.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00002429 · CUI.ENC.POTAGES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -1687,51 +1699,51 @@
       <c r="A11" t="s" s="15">
         <v>105</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser. Décoquiller une partie des coquillages réservés pour la garniture, les réchauffer légèrement avec un peu de beurre. Verser le potage brûlant dans la soupière. Répartir équitablement la garniture.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
         <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 