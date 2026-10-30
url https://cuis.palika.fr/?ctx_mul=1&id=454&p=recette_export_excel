--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BANDE DE FRUIT (HIVER)PATISSIÈRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00000680</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Gâteaux (PAT.GATEAUX)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -70,210 +70,216 @@
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus Clipper 1992 validé conforme au DBF original — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>CUIS Clipper 1992 — Base originale (CLI.1992)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:50</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00000239</t>
+  </si>
+  <si>
+    <t>KIWI</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>00000007</t>
   </si>
   <si>
     <t>mazena</t>
   </si>
   <si>
-    <t>Farine et féculent</t>
+    <t>Semoules &amp; amidons</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00000232</t>
+  </si>
+  <si>
+    <t>FIGUES (CAISSE)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
+  </si>
+  <si>
+    <t>00000234</t>
+  </si>
+  <si>
+    <t>RAISINS BLANCS</t>
+  </si>
+  <si>
+    <t>00000236</t>
+  </si>
+  <si>
+    <t>RAISINS NOIRS</t>
+  </si>
+  <si>
+    <t>00000223</t>
+  </si>
+  <si>
+    <t>FRAISE (RAVIER)</t>
+  </si>
+  <si>
+    <t>Baies et petits fruits</t>
+  </si>
+  <si>
+    <t>00000240</t>
+  </si>
+  <si>
+    <t>CARAMBOLES</t>
+  </si>
+  <si>
+    <t>Fruits tropicaux et exotiques</t>
+  </si>
+  <si>
     <t>00000233</t>
   </si>
   <si>
     <t>PASSION (CAISSE)</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...1 lines deleted...]
-  <si>
     <t>00000241</t>
   </si>
   <si>
     <t>PHYSALIS (RAVIER)</t>
   </si>
   <si>
-    <t>00000234</t>
-[...29 lines deleted...]
-    <t>FRAISE (RAVIER)</t>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...17 lines deleted...]
-    <t>lt</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000052</t>
   </si>
   <si>
     <t>PaTE feuillete</t>
   </si>
   <si>
-    <t>Pâtes</t>
+    <t>Pâtes prêtes à l'emploi</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...8 lines deleted...]
-    <t>Sucres Mat. prem.</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Gâteaux</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BANDE DE FEUILLETÉE PATISSIÈRE</t>
   </si>
@@ -583,50 +589,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -723,50 +732,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -834,1521 +846,1530 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10">
-        <v>0.014</v>
+        <v>1</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.014</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*0.7833</f>
-        <v>0.010966</v>
+        <f>E7*0.2479</f>
+        <v>0.2479</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="10">
-        <v>0.05</v>
+        <v>0.014</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
-        <v>0.05</v>
+        <v>0.014</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*8.9242</f>
-        <v>0.44621</v>
+        <f>E8*0.7833</f>
+        <v>0.010966</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" s="10">
-        <v>0.625</v>
+        <v>1.25</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>0.625</v>
+        <v>1.25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*1.4378</f>
-        <v>0.898625</v>
+        <f>E9*0.330525</f>
+        <v>0.413156</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D10" s="10">
         <v>5</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
         <v>5</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G10" s="5">
         <f>E10*2.8508</f>
         <v>14.254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
         <v>5</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G11" s="5">
         <f>E11*2.6029</f>
         <v>13.0145</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="10">
-        <v>0.666667</v>
+        <v>0.333333</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>0.666667</v>
+        <v>0.333333</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*0.8923995538</f>
-        <v>0.594933</v>
+        <f>E12*1.6113016113</f>
+        <v>0.5371</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D13" s="10">
-        <v>1.25</v>
+        <v>0.666667</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
-        <v>1.25</v>
+        <v>0.666667</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="5">
-        <f>E13*0.330525</f>
-        <v>0.413156</v>
+        <f>E13*0.8923995538</f>
+        <v>0.594933</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
         <v>52</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="10">
-        <v>0.333333</v>
+        <v>0.05</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
-        <v>0.333333</v>
+        <v>0.05</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="5">
-        <f>E14*1.6113016113</f>
-        <v>0.5371</v>
+        <f>E14*8.9242</f>
+        <v>0.44621</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D15" s="10">
-        <v>1.166667</v>
+        <v>0.625</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>1.166667</v>
+        <v>0.625</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*0.2699999229</f>
-        <v>0.315</v>
+        <f>E15*1.4378</f>
+        <v>0.898625</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="10">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.2479</f>
-        <v>0.2479</v>
+        <f>E16*0.5999</f>
+        <v>0.11998</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D17" s="10">
-        <v>0.2</v>
+        <v>1.166667</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>0.2</v>
+        <v>1.166667</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.5999</f>
-        <v>0.11998</v>
+        <f>E17*0.2699999229</f>
+        <v>0.315</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" s="10">
         <v>0.333333</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
         <v>0.333333</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18" s="5">
         <f>E18*1.6903266903</f>
         <v>0.563442</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D19" s="10">
-        <v>0.333333</v>
+        <v>0.05</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
-        <v>0.333333</v>
+        <v>0.05</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G19" s="5">
-        <f>E19*0.0632128632</f>
-        <v>0.021071</v>
+        <f>E19*0.95</f>
+        <v>0.0475</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D20" s="10">
-        <v>0.05</v>
+        <v>0.333333</v>
       </c>
       <c r="E20" s="12">
         <f>D20*$B$2</f>
-        <v>0.05</v>
+        <v>0.333333</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G20" s="5">
-        <f>E20*0.95</f>
-        <v>0.0475</v>
+        <f>E20*0.0632128632</f>
+        <v>0.021071</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G21" s="13">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D2" s="12">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D3" s="12">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D4" s="12">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D5" s="12">
         <v>0.333</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D6" s="12">
         <v>0.167</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D7" s="12">
         <v>0.009</v>
       </c>
       <c r="E7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D8" s="12">
         <v>0.167</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D9" s="12">
         <v>0.333</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D10" s="12">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D11" s="12">
         <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D12" s="12">
         <v>0.05</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D13" s="12">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D14" s="12">
         <v>0.038</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>5</v>
       </c>
       <c r="B15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" s="12">
         <v>1</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D16" s="12">
         <v>0.014</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D17" s="12">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D18" s="12">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D19" s="12">
         <v>0.667</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D20" s="12">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D22" s="12">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D23" s="12">
         <v>1.25</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D24" s="12">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D25" s="12">
         <v>2.5</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D26" s="12">
         <v>0.05</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D27" s="12">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D28" s="12">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D29" s="12">
         <v>0.333</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C30" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D30" s="12">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D31" s="12">
         <v>5</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D32" s="12">
         <v>5</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D33" s="12">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D34" s="12">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D35" s="12">
         <v>5</v>
       </c>
       <c r="E35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C36" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D36" s="12">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C37" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D37" s="12">
         <v>0.625</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000680 · PAT.GATEAUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000680 · PAT.GATEAUX · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="18">
         <v>23</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>