--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MIROIR FRAISE SUR ASSIETE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00000653</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Projets de carte restaurant (CARTE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -70,225 +70,234 @@
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus Clipper 1992 validé conforme au DBF original — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>CUIS Clipper 1992 — Base originale (CLI.1992)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:37</t>
+    <t>30/10/2026 14:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000239</t>
+  </si>
+  <si>
+    <t>KIWI</t>
+  </si>
+  <si>
+    <t>00000117</t>
+  </si>
+  <si>
+    <t>PURE DE FRAISES (BOIRON)</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>00000111</t>
+  </si>
+  <si>
+    <t>PURE DE FRAMBOISES (BOIRON)</t>
+  </si>
+  <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000022</t>
   </si>
   <si>
     <t>BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Praliné, pâte d'amande, massepain</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>00000274</t>
-[...2 lines deleted...]
-    <t>GELATINE EN FEUILLES</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000223</t>
+  </si>
+  <si>
+    <t>FRAISE (RAVIER)</t>
+  </si>
+  <si>
+    <t>Baies et petits fruits</t>
+  </si>
+  <si>
+    <t>00000505</t>
+  </si>
+  <si>
+    <t>GROSEILLES (RAVIER)</t>
+  </si>
+  <si>
+    <t>00000240</t>
+  </si>
+  <si>
+    <t>CARAMBOLES</t>
+  </si>
+  <si>
+    <t>Fruits tropicaux et exotiques</t>
+  </si>
+  <si>
+    <t>00000241</t>
+  </si>
+  <si>
+    <t>PHYSALIS (RAVIER)</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...29 lines deleted...]
-    <t>FRAISE (RAVIER)</t>
+    <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...17 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000015</t>
+  </si>
+  <si>
+    <t>RAFTISUC</t>
+  </si>
+  <si>
+    <t>Sucres complémentaires et sirops</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...29 lines deleted...]
-    <t>PURE DE FRAMBOISES (BOIRON)</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Projets de carte restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MIROIR FRAISE</t>
   </si>
@@ -367,51 +376,51 @@
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GELÉE DE FRAISE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR COULIS FRUIT ROUGE</t>
   </si>
   <si>
     <t>Décorations</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS DE FRUITS ROUGES</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ DÉCOR FRUIT (ÉTÉ,ASSIETE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CARAMBOLES EN TRANCHES</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CARAMBOLES</t>
   </si>
@@ -707,50 +716,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -792,105 +804,108 @@
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B10" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>17</v>
       </c>
       <c r="B11" s="5">
-        <v>12.26572793</v>
+        <v>5.037690905</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B12" s="5">
-        <v>12.26572793</v>
+        <v>5.037690905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="6">
         <v>19</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="6">
         <v>20</v>
       </c>
       <c r="B15" s="7">
-        <v>12.26572793</v>
+        <v>5.037690905</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -948,2121 +963,2130 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="3">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10">
-        <v>0.002</v>
+        <v>0.00225</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.002</v>
+        <v>0.00225</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*3.3465666667</f>
-        <v>0.006693</v>
+        <f>E7*0.0043</f>
+        <v>0.00001</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="10">
-        <v>0.005</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
-        <v>0.005</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*0.022064</f>
-        <v>0.00011</v>
+        <f>E8*0.2479</f>
+        <v>0.02479</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D9" s="10">
-        <v>0.45</v>
+        <v>0.350083</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>0.45</v>
+        <v>0.350083</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*16.0945</f>
-        <v>7.242525</v>
+        <f>E9*5.7016054288</f>
+        <v>1.996035</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="10">
-        <v>0.018</v>
+        <v>0.337778</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
-        <v>0.018</v>
+        <v>0.337778</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G10" s="5">
-        <f>E10*2.5335</f>
-        <v>0.045603</v>
+        <f>E10*6.4451957597</f>
+        <v>2.177045</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="10">
-        <v>0.033333</v>
+        <v>0.0009</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
-        <v>0.033333</v>
+        <v>0.0009</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G11" s="5">
-        <f>E11*1.9831198312</f>
-        <v>0.066103</v>
+        <f>E11*16.0945</f>
+        <v>0.014485</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D12" s="10">
-        <v>0.0625</v>
+        <v>0.002</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>0.0625</v>
+        <v>0.002</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*1.4378</f>
-        <v>0.089863</v>
+        <f>E12*3.3465666667</f>
+        <v>0.006693</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" s="10">
-        <v>0.066667</v>
+        <v>0.005</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
-        <v>0.066667</v>
+        <v>0.005</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G13" s="5">
-        <f>E13*0.892395538</f>
-        <v>0.059493</v>
+        <f>E13*0.022064</f>
+        <v>0.00011</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D14" s="10">
         <v>0.033333</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
         <v>0.033333</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="5">
         <f>E14*1.6113161132</f>
         <v>0.05371</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="10">
-        <v>0.3</v>
+        <v>0.033333</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>0.3</v>
+        <v>0.033333</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*0.27</f>
-        <v>0.081</v>
+        <f>E15*1.9831198312</f>
+        <v>0.066103</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" s="10">
-        <v>0.1</v>
+        <v>0.066667</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>0.066667</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.2479</f>
-        <v>0.02479</v>
+        <f>E16*0.892395538</f>
+        <v>0.059493</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="10">
-        <v>0.00225</v>
+        <v>0.0625</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>0.00225</v>
+        <v>0.0625</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.003</f>
-        <v>0.000007</v>
+        <f>E17*1.4378</f>
+        <v>0.089863</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="10">
-        <v>0.033333</v>
+        <v>0.018</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
-        <v>0.033333</v>
+        <v>0.018</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G18" s="5">
-        <f>E18*0.0632134321</f>
-        <v>0.002107</v>
+        <f>E18*2.5335</f>
+        <v>0.045603</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="10">
-        <v>0.335556</v>
+        <v>0.3</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
-        <v>0.335556</v>
+        <v>0.3</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G19" s="5">
-        <f>E19*1.1960984158</f>
-        <v>0.401358</v>
+        <f>E19*0.27</f>
+        <v>0.081</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D20" s="10">
         <v>0.0203</v>
       </c>
       <c r="E20" s="12">
         <f>D20*$B$2</f>
         <v>0.0203</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="G20" s="5">
         <f>E20*0.95</f>
         <v>0.019285</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="3">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D21" s="10">
-        <v>0.350083</v>
+        <v>0.335556</v>
       </c>
       <c r="E21" s="12">
         <f>D21*$B$2</f>
-        <v>0.350083</v>
+        <v>0.335556</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G21" s="5">
-        <f>E21*5.7016054288</f>
-        <v>1.996035</v>
+        <f>E21*1.1960984158</f>
+        <v>0.401358</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="3">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D22" s="10">
-        <v>0.337778</v>
+        <v>0.033333</v>
       </c>
       <c r="E22" s="12">
         <f>D22*$B$2</f>
-        <v>0.337778</v>
+        <v>0.033333</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G22" s="5">
-        <f>E22*6.4451957597</f>
-        <v>2.177045</v>
+        <f>E22*0.0632134321</f>
+        <v>0.002107</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="4">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G23" s="13">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D2" s="12">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D3" s="12">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D4" s="12">
         <v>0.033</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D5" s="12">
         <v>0.023</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D6" s="12">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D7" s="12">
         <v>0.011</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C8" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D8" s="12">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C9" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D9" s="12">
         <v>0.005</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D10" s="12">
         <v>0.005</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D11" s="12">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D12" s="12">
         <v>0.033</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D13" s="12">
         <v>0.007</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D14" s="12">
         <v>0.004</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D15" s="12">
         <v>0.002</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D16" s="12">
         <v>0.002</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D17" s="12">
         <v>0.046</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D18" s="12">
         <v>0.018</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D19" s="12">
         <v>0.01</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D20" s="12">
         <v>0.018</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F20" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D21" s="12">
         <v>0.2</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D22" s="12">
         <v>0.007</v>
       </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D23" s="12">
         <v>0.1</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D24" s="12">
         <v>0.011</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D25" s="12">
         <v>0.3</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D26" s="12">
-        <v>0.3</v>
+        <v>0.001</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D27" s="12">
         <v>0.014</v>
       </c>
       <c r="E27" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D28" s="12">
         <v>0.007</v>
       </c>
       <c r="E28" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D29" s="12">
         <v>0.002</v>
       </c>
       <c r="E29" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D30" s="12">
         <v>0.005</v>
       </c>
       <c r="E30" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D31" s="12">
         <v>0.15</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D32" s="12">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D33" s="12">
         <v>1</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D34" s="12">
         <v>1</v>
       </c>
       <c r="E34" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D35" s="12">
         <v>0.333</v>
       </c>
       <c r="E35" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D36" s="12">
         <v>0.333</v>
       </c>
       <c r="E36" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F36" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D37" s="12">
         <v>0.333</v>
       </c>
       <c r="E37" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D38" s="12">
         <v>0.333</v>
       </c>
       <c r="E38" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F38" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C39" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D39" s="12">
         <v>1</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D40" s="12">
         <v>1</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C41" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D41" s="12">
         <v>0.067</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D42" s="12">
         <v>1</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C43" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D43" s="12">
         <v>0.1</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C44" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D44" s="12">
         <v>2</v>
       </c>
       <c r="E44" t="s">
         <v>26</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D45" s="12">
         <v>1</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C46" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D46" s="12">
         <v>0.033</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C47" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D47" s="12">
         <v>1</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C48" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D48" s="12">
         <v>0.033</v>
       </c>
       <c r="E48" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C49" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D49" s="12">
         <v>1</v>
       </c>
       <c r="E49" t="s">
         <v>26</v>
       </c>
       <c r="F49" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C50" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D50" s="12">
         <v>0.063</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E9" t="s" s="14">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E10" t="s" s="14">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E11" t="s" s="14">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D45"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00000653 · CARTE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000653 · CARTE · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="16">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="18">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B26" t="str" s="14">
         <f>"[MONTER] "&amp;Procedure!D9</f>
         <v>[MONTER] 14 blancs d'œufs en neige</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E9</f>
         <v>ℹ</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="18">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>"[COUCHER] "&amp;Procedure!D10</f>
         <v>[COUCHER] À la poche selon la forme souhaitée</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E10</f>
         <v>ℹ</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="18">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B30" t="str" s="14">
         <f>"[SÉCHER] "&amp;Procedure!D11</f>
         <v>[SÉCHER] Au four 90°C porte légèrement entrouverte</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E11</f>
         <v>ℹ</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="16">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="16">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="16">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="16">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="19">
         <v>23</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="32">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A33:D33"/>