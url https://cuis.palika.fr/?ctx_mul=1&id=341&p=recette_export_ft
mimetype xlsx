--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -50,111 +50,111 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000120</t>
+  </si>
+  <si>
+    <t>PURE DE MANGUES (BOIRON)</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>00000274</t>
   </si>
   <si>
     <t>GELATINE EN FEUILLES</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Gélatines et texturants</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00000061</t>
-[...7 lines deleted...]
-  <si>
     <t>00000003</t>
   </si>
   <si>
     <t>SUCRE (S2)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
-[...8 lines deleted...]
-    <t>Mat. prem. surgelée</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>MOUSSE MANGUE</t>
   </si>
@@ -176,51 +176,51 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PURE DE MANGUES (BOIRON)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GELATINE EN FEUILLES (P) (conv.)</t>
   </si>
   <si>
     <t>Fiche technique — MOUSSE MANGUE</t>
   </si>
   <si>
     <t>MOUSSE MANGUE  00000491</t>
   </si>
   <si>
     <t>↳ MERINGUE CUITE  00000490</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -306,85 +306,88 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -442,220 +445,223 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.5</v>
+        <v>0.014</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.5</v>
+        <v>0.014</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>24.14175</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.00006</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
-        <v>15</v>
+      <c r="A8" t="s" s="9">
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.228015</v>
+        <v>15</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*6.6931</f>
+        <v>0.334655</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="8">
+      <c r="A9" t="s" s="9">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.5</v>
+        <v>0.003</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.5</v>
+        <v>0.003</v>
       </c>
       <c r="F9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*16.0945</f>
+        <v>0.048284</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="9">
         <v>22</v>
       </c>
-      <c r="G9" s="9">
-[...5 lines deleted...]
-      <c r="A10" t="s" s="8">
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.014</v>
+        <v>0.09</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.014</v>
+        <v>0.09</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.000042</v>
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*2.5335</f>
+        <v>0.228015</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
+      <c r="A11" t="s" s="9">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.054</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.054</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.0513</v>
+        <v>28</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*0.27</f>
+        <v>0.135</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="8">
+      <c r="A12" t="s" s="9">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.05</v>
+        <v>0.054</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.05</v>
+        <v>0.054</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.334655</v>
+        <v>3</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.95</f>
+        <v>0.0513</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="10">
         <v>32</v>
       </c>
       <c r="G13" s="11">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>33</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>34</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>35</v>
@@ -683,50 +689,53 @@
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>43</v>
       </c>
@@ -748,168 +757,171 @@
         <v>45</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*0.23</f>
         <v>0.23</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.09</f>
         <v>0.09</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.09</f>
         <v>0.09</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.054</f>
         <v>0.054</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.014</f>
         <v>0.014</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"00000491 · PAT.MOUSSES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00000491 · PAT.MOUSSES · référence : 0,23 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -952,51 +964,51 @@
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="15">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
         <v>58</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MOUSSE MANGUE</dc:title>